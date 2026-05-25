--- v0 (2025-12-22)
+++ v1 (2026-05-25)
@@ -54,6251 +54,6251 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PL OE</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Executivo</t>
   </si>
   <si>
     <t>Jarbas da Silva Martini</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/26/pl_19__-_sapl.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/26/pl_19__-_sapl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por Redução no valor de R$ 828.268,58.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_20-2020_somente.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_20-2020_somente.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica, dispondo sobre normas relativas à livre iniciativa e ao livre exercício de atividade econômica e disposições sobre a atuação do Município como agente normativo e regulador e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_21_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_21_2020_oe.pdf</t>
   </si>
   <si>
     <t>Suspende o recolhimento de contribuições patronais e de prestação de acordos de parcelamento devidas pelo Poder Executivo do Município ao Regime Próprio de Previdência dos Servidores - RPPS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_22.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei a Municipal nº 3.495 de 14 de Outubro de 2009.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_24_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_24_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por Redução no valor de R$7.762,00.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/91/pl_25_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/91/pl_25_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial por Convênio no valor de R$69.300,00.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_26_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_26_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar por redução no valor de R$ 4.000,00.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_27_2020_oe_com_anexos.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_27_2020_oe_com_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Extraordinário no valor de R$ 136.217,58.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_028_-2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_028_-2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial por Arrecadação a Maior no valor de R$ 37.721,50.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pl_29_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pl_29_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial Extraordinário no valor de R$ 136.217,58.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/159/pl_30_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/159/pl_30_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial Extraordinário no valor de R$ 1.045.043,00.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pl_31_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pl_31_2020_oe.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 4.464, de 08 de setembro de 2020, que “autoriza o Poder Executivo a abrir Crédito Especial Extraordinário no valor de R$ 136.217,58”.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_32_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_32_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial por Arrecadação à Maior no valor de R$300.000,00.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/268/plei_no_033-2020_-_abre_credito_especial_por_reducao_-_valor_r_4.00000_-_educacao.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/268/plei_no_033-2020_-_abre_credito_especial_por_reducao_-_valor_r_4.00000_-_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial por Redução no valor de R$ 4.000,00.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/269/plei_no_034-2020_-_abre_credito_suplementar_por_reducao_-_valor_r_800.00000_-_planejamento.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/269/plei_no_034-2020_-_abre_credito_suplementar_por_reducao_-_valor_r_800.00000_-_planejamento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por Redução no valor de R$ 800.000,00.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/356/projeto_de_lei_no_35_-_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/356/projeto_de_lei_no_35_-_oe.pdf</t>
   </si>
   <si>
     <t>Fica autorizado, o Executivo Municipal, a indenizar encargos bancários, acrescidos de juros, nos empréstimos por consignações realizados pelos aposentados e pensionistas, vinculados ao Plano Financeiro do Fundo de Aposentadoria e Pensão do Servidor – FAPS – do Município de Itaqui, para antecipação do recebimento da gratificação natalina de 2020.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_36_-_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_36_-_oe.pdf</t>
   </si>
   <si>
     <t>Fica autorizado, o Executivo Municipal, a indenizar encargos bancários, acrescidos de juros, nos empréstimos por consignações realizados pelos servidores ativos e agentes políticos do Executivo, para antecipação do recebimento da gratificação natalina – 13º salário, de 2020, bem como, fica autorizado a indenizar os servidores ativos e agentes políticos, que optarem por não realizar o referido empréstimo por consignação, dos juros e da correção monetária, em razão do pagamento parcelado da gratificação natalina – 13º salário, de 2020.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei__no_037-_oe_-_ldo_2021.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei__no_037-_oe_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_38_-_oe_-_loa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_38_-_oe_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Itaqui para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_lei__no_39_-_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_lei__no_39_-_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por Redução no valor de R$ 3.700.000,00.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MERET</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pl_35_2020_oe_mensagem_retificativa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pl_35_2020_oe_mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pl_no_036_2020_oe_-_indenizar_encargos_bancarios_-_mensagem_retificativa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pl_no_036_2020_oe_-_indenizar_encargos_bancarios_-_mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/450/plei_no_037-2020_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo_2021_-_com_anexos_-_mensagem_retificativa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/450/plei_no_037-2020_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo_2021_-_com_anexos_-_mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/451/plei_no_038-2020_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_financeiro_2021_-_loa_com_anexos_-_mensagem_retificativa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/451/plei_no_038-2020_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_financeiro_2021_-_loa_com_anexos_-_mensagem_retificativa.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PL OL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
     <t>Leonardo Dicson Sanchez Betin</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/116/pl_04_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/116/pl_04_2020_ol.pdf</t>
   </si>
   <si>
     <t>Institui a semana de Promoção da Saúde e Prevenção de Doenças para Comunidades Ribeirinhas do Município de Itaqui.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Cesar Klein</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/68/pl_12_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/68/pl_12_2020_ol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público de Beco "Neusa Marques".</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/27/pl_13_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/27/pl_13_2020_ol.pdf</t>
   </si>
   <si>
     <t>Cria no município de Itaqui, o Programa de Conservação e uso racional da água nas edificações – PURA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Éber Escobar de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/117/pl_14_-_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/117/pl_14_-_ol.pdf</t>
   </si>
   <si>
     <t>Institui medidas de transparência no município de Itaqui, referentes às ações de enfrentamento ao Coronavírus (Covid - 19) e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pl_16_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pl_16_2020_ol.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Poder Legislativo Municipal o Fundo Especial da Câmara Municipal de Itaqui com o objetivo específico de construção e aquisição do mobiliário necessário ao funcionamento da sede própria.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pl_017_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pl_017_2020_ol.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.554/2000.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_n.o_18.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_n.o_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do Subsídio do Prefeito e Vice-Prefeito do Município de Itaqui para o quatriênio 2021-2024.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/295/projeto_de_lei_n.o_19.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/295/projeto_de_lei_n.o_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do Subsídio mensal dos Secretários Municipais para o quatriênio 2021-2024.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/296/projeto_de_lei_n.o_20.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/296/projeto_de_lei_n.o_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Subsídio dos Agentes Públicos do Poder Legislativo.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/298/projeto_de_lei_n.o_21.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/298/projeto_de_lei_n.o_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Subsídio dos Vereadores da Câmara Municipal de Itaqui para a legislatura 2021/ 2024.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_n.o_22.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_n.o_22.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 3.321/08 (2.529/00), estabelecendo novo índice da contribuição dos Vereadores que optarem pelo Plano de Saúde do IPE.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Presidência - PRES</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pl_altera_2554.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pl_altera_2554.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.554/2000, extinguindo os cargos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>EMRET</t>
   </si>
   <si>
     <t>Emenda Retificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/481/emenda_retificativa_01_ver._cesar_pl_19_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/481/emenda_retificativa_01_ver._cesar_pl_19_2020_ol.pdf</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/482/emenda_retificativa_02_ver_cesar_pl_20_2020_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/482/emenda_retificativa_02_ver_cesar_pl_20_2020_ol.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pl_232020_-_ol_-_altera_2554.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pl_232020_-_ol_-_altera_2554.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>PDLEG</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/527/projeto_de_decreto_legislativo_02_2020_-_concede_medalha_cidade_de_itaqui.doc</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/527/projeto_de_decreto_legislativo_02_2020_-_concede_medalha_cidade_de_itaqui.doc</t>
   </si>
   <si>
     <t>Concede "Medalha Cidade de Itaqui".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/528/projeto_de_decreto_legislativo_03_2020_-_concede_comenda_filho_ilustre.doc</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/528/projeto_de_decreto_legislativo_03_2020_-_concede_comenda_filho_ilustre.doc</t>
   </si>
   <si>
     <t>Concede "Comenda Filho Ilustre de Itaqui".</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_decreto_legislativo_04_2020_-_concede_titulo_de_cidadao_itaquiense.doc</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_decreto_legislativo_04_2020_-_concede_titulo_de_cidadao_itaquiense.doc</t>
   </si>
   <si>
     <t>Concede "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_resolucao_06_2020.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_resolucao_06_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de bens e valores que compõem o patrimônio privado dos agentes públicos, no âmbito do Poder Legislativo de Itaqui.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pr_07.2020_-_ol.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pr_07.2020_-_ol.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, pagamento e prestação de contas das diárias dos vereadores e servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/381/emenda_modificativa_pl_34_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/381/emenda_modificativa_pl_34_2020_oe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar por Redução no valor de R$ 600.000,00. - Emenda ao PL n.º 34/2020 OE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Queli Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/469/emenda_modificativa_queli_pl_372020.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/469/emenda_modificativa_queli_pl_372020.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar modificativa ao Projeto de Lei n.37/2020 OE (LDO)</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/470/emenda_modificativa_queli_pl_382020.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/470/emenda_modificativa_queli_pl_382020.pdf</t>
   </si>
   <si>
     <t>Emenda parlamentar modificativa ao Projeto de Lei nº 38/2020 - OE (LOA)</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Emerson de Morais Ramos</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/480/emenda_modificativa_ver_emerson_pl_38_2020_oe.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/480/emenda_modificativa_ver_emerson_pl_38_2020_oe.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa - Altera redação do Art. 6º do PL 38/2020.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Igor Bicca Ardais</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_485_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_485_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado patrolamento e encascalhamento da rua Domingos Martins entre as ruas Humberto Degrazia e Santos Pedroso.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_486_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_486_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o reparo asfáltico na rua Rodrigues Lima em frente ao nº 1542.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_487_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_487_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada limpeza da boca de lobo da rua Mariano Pinto, esquina coma rua São Borja.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Ivete Piffero</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_488_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_488_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, que providencie o patrolamento, nivelamento e encascalhamento da rua Atanásio José Lopes, no trecho compreendido entre as ruas Sepé Tiaraju e São Francisco.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_489_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_489_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, que providencie o patrolamento e encascalhamento da entrada de Tuparaí, a partir da RS 529 até a estrada que liga à escola Luiz Sanchotene.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_490_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_490_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a reposição de lâmpadas na rua Guararapes, poste n.º 38, no trecho compreendido entre as ruas Sepé Tiaraju e São Borja.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_491_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_491_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a retirada de galhos das podas de árvores acumulados na rua Clemente Godinho, em frente ao n.º 1065, no bairro José da Luz.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>Cleir Fagundes Rocha</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_492_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_492_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie junto a secretaria competente o patrolamento e encascalhamento da rua Felipe Nery de Aguiar, no trecho compreendido entre as ruas São Francisco e Antão Farias.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_493_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_493_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a retirada de lixo (restos de poda) na rua Coronel Fernandes, entre as ruas Rodrigues Lima e Bento Gonçalves.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_494_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_494_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a troca de lâmpadas queimadas na rua Felipe Nery de Aguiar, entre as ruas São Francisco e José Antão de Farias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_495_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_495_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através do setor competente, efetue o patrolamento da estrada do Pintado.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_496_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_496_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através do setor competente, efetue a inclusão do final da rua Thomas Sanchotene no cronograma de asfaltamento.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_497_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_497_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie retirada de podas da rua Rafael Pinto Bandeira, entre as ruas Saldanha da Gama e Osvaldo Aranha, e da rua Osvaldo Aranha, entre as ruas Rafael Pinto Bandeira e Santos Pedroso.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_498_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_498_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie o patrolamento e encascalhamento da rua Sepé Tiarajú, entre as ruas Afonso Escobar e Castelo Branco.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_499_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_499_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as providências, junto a secretaria competente, para que seja feito o patrolamento, encascalhamento e compactação nas ruas Afonso Escobar, entre as ruas Luizinha Aranha e Borges de Medeiros, Bairro Capelinha; Uruguaiana, entre as ruas D. Pedro II e Luizinha Aranha, bairro da Chácara; e Antônio Neto, entre as ruas Uruguaiana e Thomas Sanchotene, bairro da Chácara.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_500_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_500_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, tome as providências para que seja instalada iluminação no trevo de acesso da entrada da cidade.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_501_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_501_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a tubulação na ciclovia do Trabalhador, no trecho compreendido entre as ruas Tomás Sanchotene e Manduca Loureiro.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_502_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_502_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a reposição de braço, suporte e lâmpada no poste número 45, rua Independência.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_503_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_503_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie reparos no asfalto na rua Rodrigues Lima, no trecho compreendido entre a rua XX de Setembro e a avenida Borges de Medeiros.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_504_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_504_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a limpeza na área de lazer Zeca Bigode.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_505_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_505_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie, com certa urgência, a limpeza no esgoto da travessa Domingos Lacroix, próximo ao n.º 120.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_506_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_506_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a retirada dos entulhos da rua Rafael Pinto Bandeira, em frente ao nº 139.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_507_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_507_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, realize a limpeza, tubulação e construção de boca de lobo na rua Manduca Loureiro, esquina com a ciclovia do Trabalhador, Bairro Chácara.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_508_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_508_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, realize a construção de boca de lobo na rua Manduca Loureiro, esquina com a Ciclovia do Trabalhador. Bairro Chácara.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_509_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_509_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a melhoria da via na esquina das ruas Rincão da Cruz e Pascoal Minoggio.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_510_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_510_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a retirada de galhos e restos de poda de arvores na rua Rincão da Cruz, entre as ruas São Francisco e Sepé Tiaraju.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_511_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_511_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo que, através das secretarias e órgãos competentes, providencie a retirada de podas da rua Osvaldo Aranha, entre as ruas Bento Gonçalves e Rodrigues Lima.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_512_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_512_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie o encascalhamento na rua Rafael Pinto Bandeira, em toda a sua extensão, a partir da rua Borges do Canto.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_513_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_513_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, inclua no novo decreto municipal a possibilidade de multar aquelas pessoas que descumprirem as recomendações de saúde gerando aglomeração. Que esta penalidade também seja aplicada àquelas pessoas que forem orientadas a permanecer em isolamento, por serem suspeitas de COVID-19 e não respeitarem o referido isolamento, colocando em risco as demais pessoas.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_514_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_514_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal, através do setor competente, que seja efetuada a colocação de cavaletes com faixas refletivas na rua São Francisco, próximo à rodoviária.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>Clovis Antônio Ravarotto Correa</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_515_-_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_515_-_clovis.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, que seja realizada a retirada de podas da avenida Castelo Branco, entre as ruas Bento Gonçalves e São Borja, rua Sepé Tiaraju, na esquina com a avenida Castelo Branco, e rua São Borja, entre a rua Domingos Martins e a avenida Castelo Branco.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_516_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_516_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as providências a secretaria competente para que seja feita a retirada de entulhos, podas de árvores e lixo nos seguintes locais: rua Afonso Escobar, entre as ruas Sany Fontoura Silva e Visconde de Mauá, bairro Capelinha, e rua Antônio Neto, entre as ruas Borges de Medeiros e Felipe Nery de Aguiar, bairro Capelinha.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_517_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_517_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja instituído o anteprojeto de Proteção e Bem Estar Animal, no Município de Itaqui.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_519_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_519_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, que execute o patrolamento e encascalhamento da rua Antônio Neto, entre as ruas Borges de Medeiros e Mário Lopes.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_520_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_520_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, execute o patrolamento e encascalhamento da rua Coronel Fernandes, entre as ruas Nápoles Massa e São Francisco.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_521_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_521_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, execute o recalçamento da rua Antônio Neto, entre as ruas Afonso Escobar e Felipe Nery de Aguiar.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_522_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_522_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, execute melhorias nas escolas municipais durante o período de pandemia.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_523_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_523_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie iluminação pública na rua Coronel Fernandes, esquina com a rua Antônio Neto, postes 36/39.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_524_-__queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_524_-__queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através do setor competente,  proceda a pintura em faixa de pedestre localizada na Rua Sepé Tiarajú, próximo as Escolas: Odila Villordo de Moraes, em frente a EMEI Rosa Solés, e nas proximidades da escola Ulisséa Lima Barbosa.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_525_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_525_-_queli.pdf</t>
   </si>
   <si>
     <t>Reitera ao Poder Executivo o  pedido feito no mês anterior, para que o setor competente  proceda a limpeza da boca de lobo localizada no Bairro Promorar quadra 16,26,33,34,45.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_526_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_526_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que implemente o anteprojeto de Lei em anexo, que  "altera  o Art. 170 do capítulo XV dos cuidados com animais da Lei nº 3244 de 19 de outubro de 2007, e dá outras  providências."</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da secretaria competente providencie a reposição de lâmpada na Travessa José da Luz em frente a casa número 37, entre as ruas Rincão da Cruz e Paschoal Minoggio.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_528_-_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_528_-_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal  que através da secretaria competente providencie a retirada dos galhos de podas depositados irregularmente no canteiro da Avenida Humberto de Alencar Castelo Branco trecho compreendido entre as ruas XV de Novembro e Independência, bairro Centro.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_529_-_ver_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_529_-_ver_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da secretaria competente providencie o patrolamento, cascalhamento e nivelamento na rua David Flain trecho compreendido entre as ruas Luizinha Aranha e Frei Caneca.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_530_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_530_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica que  o Executivo Municipal que, através da secretaria competente, estude a possibilidade de instalar redutores de velocidade nas ruas Guararapes e Thomás Sanchotene, nos trechos que receberam a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_531_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_531_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da secretaria competente, instale redutor de velocidade na rua Thomas Sanchotene entre as ruas D.Pedro II e Tito Correa Lopes.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_532_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_532_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a retirada de galhos e restos de poda de árvores na rua Rafael Pinto Bandeira, entre as ruas Dr. João Dubal Goulart e Euclides Aranha.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_533_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_533_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, o encascalhamento nas ruas da vila Bom Sucesso.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_534_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_534_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a_x000D_
 troca de lâmpadas queimadas nas ruas:_x000D_
 -Rua Rafael Pinto Bandeira , esquina com a rua Euclides Aranha;_x000D_
 -Rua Pascoal Minoggio , esquina com a rua Rodrigues Lima;_x000D_
 -Rua Pascoal Minoggio, esquina com a rua Bento Gonçalves;_x000D_
 -Vila Bom Sucesso – em frente a casa de nº 86.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/73/indicacao_535_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/73/indicacao_535_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie a troca de lâmpadas na Rua Rincão da Cruz, no poste em frente casa nº 2882; na rua Borges de Medeiros em frente casa de nº2966; a colocação de pantalhas na rua José Mario Bruck no Bairro Promorar; a troca de lâmpadas no Bairro Promorar, na casa 10, quadra 10; na Rua Frei Caneca próximo casa de nº 2135, na entrada dos trilhos; e na Vila Ipe, no poste em frente a casa de nº 29, beco 02.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/74/indicacao_536-_ver_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/74/indicacao_536-_ver_clovis.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente o reparo da iluminação pública na rua Rincão da Cruz entre as Ruas Nápoles Massa e Coronel Assunção.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_537-_ver_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_537-_ver_clovis.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente o reparo, com brevidade, da tubulação na esquina da rua São Borja com a rua Guararapes, tendo em vista que o vão está aumentando de tamanho.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_538_ver_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_538_ver_clovis.pdf</t>
   </si>
   <si>
     <t>Indica à secretaria competente a limpeza e corte de grama, retirada de lixo acumulado e instalação de tapumes na construção da UBS situada no_x000D_
 bairro Dr. Ayub.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_539_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_539_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencia a limpeza e desobstrução da boca de lobo localizada em frente às casas de n.º 11 e 12, na quadra 17 do bairro Promorar.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_540_-_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_540_-_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o reparo na pavimentação asfáltica da rua Mário Beheregaray, do Bairro Promorar, na vila Ipê, beco 02, e reparo do calçamento nas Ruas 07, 21, 22, 23 e 26.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_541_-_ver_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_541_-_ver_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie, com brevidade, a compra de medicamentos para a farmácia municipal.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_542_-_ver._cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_542_-_ver._cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal, através do setor competente, que seja colocado encascalhamento na vila Britadeira, rua 04.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_543_-_ver_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_543_-_ver_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as providências junto a secretaria competente para que seja feita a limpeza e desobstrução de boca de lobo, na Vila Cohab, Quadra B, próximo à casa n.º 09, na esquina da rua São Borja, próximo à esquina do escritório do Sr. Gonzaga. Essa solicitação, se faz necessária em virtude da dificuldade de escoamento da água, causando alagamentos naquele local e mau cheiro.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_544_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_544_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, disponibilize a manutenção e melhorias no sinal da TVE em nosso Município.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_545_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_545_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a retirada dos galhos de podas da rua Rodrigues Lima, no trecho compreendido entre as ruas Davi Canabarro e Tiradentes, e entre as ruas 20 de Setembro e Domingos Martins, bairro Centro.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_546_-_eber_escobar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_546_-_eber_escobar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exeuctivo Municipal que, através da secretaria competente, execute a recuperação das estradas do Curuçu e Passo da Cachoeira.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_547_-_ver._ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_547_-_ver._ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica  ao Executivo Municipal que, através da secretaria competente, providencie a retirada dos galhos de podas da rua Osvaldo Aranha, no trecho compreendido entre as ruas Bento Gonçalves e Rodrigues Lima, bairro Centro.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_548_-_ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_548_-_ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie o asfaltamento ou recalçamento de toda a extensão da rua Nely Cabral, bairro Promorar.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_549_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_549_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie o asfaltamento ou recalçamento de toda a extensão da rua Gerônimo Ferner, no bairro Promorar.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_550_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_550_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie o asfaltamento ou recalçamento da rua Mário Beheregaray, no bairro Promorar.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_551-_ver.ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_551-_ver.ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, efetue a limpeza e tubulação das valas na rua Thomaz Sanchotene, a partir da rua Sepé Tiarajú em direção ao Cerro dos De Leon, bairro Cafifas.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_552_-_ver_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_552_-_ver_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca de lâmpadas na Rua Domingos Martins, em frente ao n.º 1275, e na rua Rafael Pinto Bandeira, em frente ao n.º 1642.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_553_-_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_553_-_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o reparo e troca de lâmpadas nos postes da Rua Independência, próximo à casa de n.º 2299; na rua Mário Beheregaray, em frente às casas de n.º 08 e 17, bairro Promorar; em frente a casa de n.º 07, na quadra 24 do bairro Promorar; em frente às casas de n.º 14, quadra S e n.º 02, qudra C, ambas da Vila Nova e  em frente à cssa de n.º 25 da Vila Ipê.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_554_-_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_554_-_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o reparo na rua Batista Caetano, entre a rua Sepé Tiarajú e a rua Tito Corrêa Lopes, na vila Mutirão, na quadra n.º 56 do bairro Promorar, nas quadras S, Q, C, B e  L, da Vila Nova, na rua Independência, no acesso ao Bairro 24 de Maio e Vila Nova.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/104/ndicacao_555_-_ver_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/104/ndicacao_555_-_ver_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado reparo no calçamento da Rua Atanásio José Lopes, na esquina com a rua Tito Corrêa Lopes.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_556_-_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_556_-_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie grade ou tampa na boca de lobo em frente à casa de n.º 25 na Vila Ipê, esquina com a rua Luizinha Aranha, e que realize limpeza em frente à casa de n.º 2299 na Rua Independência.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_557_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_557_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a troca de lâmpadas queimadas na rua Uruguaiana, entre as ruas Coronel Assunção e São Borja.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_558_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_558_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de placas de sinalização na esquina das ruas Borges de Medeiros e Rodrigues Lima.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_559_-_ver_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_559_-_ver_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através do setor competente, efetue o reparo da estrada “ VALO ENTRADA DAS OVELHAS”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_560_-_ver._ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_560_-_ver._ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica que  o Executivo Municipal através da secretaria competente providencie a colocação de uma lâmpada no poste localizado na rua Paschoal Minóggio, na frente do Beco Helena Moretti.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_561-_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_561-_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da secretaria competente identifique e notifique o proprietário do terreno localizado na rua Paschoal Minóggio, na frente do Beco Helena Moretti, para que providencie a limpeza do mesmo.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_562_-_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_562_-_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da secretaria competente providencie a restauração e instalação dos brinquedos da pracinha da Vila Helena Moretti.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_563_-_ver.queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_563_-_ver.queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie a troca de lâmpadas na rua João Dubal Goulart poste n.º 08, no poste da esquina das ruas Luisinha Aranha e Tomas Sanchotene, na rua Tito Correa Lopes, no poste n.º 49 e no poste em frente a pousada, no bairro Promorar, quadra 24, em frente às casas n.º 01 e 08, e na Rua Mário Beheregaray poste em frente à casa n.º 08.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_564_-_ver.queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_564_-_ver.queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o reparo na rua Batista Caetano na extensão entre a Rua Sepé Tiarajú e a Rua Tito Correa Lopes, na vila Mutirão, bairro Promorar, quadra nº 56, na rua Davi Flain, trecho compreendido entre as ruas Clemente Godinho e Sepé Tiarajú, e na vila Angico nas ruas 01, 02 e 03.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_565_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_565_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que efetue a retirada de lixo e podas da rua Davi Flain, em frente a casa de nº 2121, na área verde da pracinha da Promorar, e em frente à casa n.º 07, quadra 03, bairro Promorar.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_566-_ver.emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_566-_ver.emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as providências junto à secretaria competente para que seja feita a tubulação na rua Euclides Aranha, entre as ruas Santos Pedroso e Manuel do Vale, Bairro da Várzea, e rua Frei Caneca, entre as ruas Guararapes e Manduca Loureiro, Bairro da Chácara;</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_567_-_ver._emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_567_-_ver._emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo municipal, que tome as providências junto a secretaria competente para que seja criado um espaço de lazer no local ao lado da academia popular na rua D. Pedro II, enfrente a Vila União, anexo ao parque de máquinas.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_568_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_568_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a reposição de grade na boca de lobo na rua Rodrigues Lima, entre as ruas Borges de Medeiros e Afonso Escobar, e na rua Nápoles Massa, esquina com a rua Afonso Escobar.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_569_-_ver._cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_569_-_ver._cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a retirada de galhos e restos de poda de árvores na rua Visconde de Mauá, entre as ruas Rincão da Cruz e Pascoal Minoggio.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_570_-_ver._cesar_klain.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_570_-_ver._cesar_klain.pdf</t>
   </si>
   <si>
     <t>Reitera indicação para que a Administração Municipal, através do setor competente, efetue a retirada de podas na rua Sany Silva, entre a travessa 8 (beco da CORSAN) e a rua Tiradentes, tendo em vista que já decorreram 06 meses desde o primeiro pedido.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_571_-_ver_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_571_-_ver_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica que o poder executivo, através das secretarias e órgãos competentes, providencie iluminação pública na Rua Dom Pedro II esquina da rua Manduca Loureiro (próximo a Escola Ranulfo Lacroix)</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_572_-_ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_572_-_ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Indica que o poder executivo, através das secretarias e órgãos competentes,providencie reparos no calçamento das Ruas: Luizinha Aranha ( entre as ruas: Borges de Medeiros e Castelo Branco) Rua Coronel Assunção ( Entre as ruas: Borges de Medeiros e Uruguaiana) e rua João Dubal Goulart ( entre as ruas:Humberto Degrazia e Santos Pedroso).</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_573-_ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_573-_ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Indica que o poder executivo, através das secretarias e órgãos competentes,providencie, uma operação tapa buracos nas ruas: Rodrigues Lima (entre as ruas: XX de Setembro e Borges de Medeiros).</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_574_-_ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_574_-_ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Indica que o poder executivo, através das secretarias e órgãos competentes,providencie novamente a pintura das faixas de pedestres e quebra-molas nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_575_-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_575_-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, determine a fiscalização em relação aos Arts. 179 e 180 do Código de Posturas do Município, quanto à perturbação do sossego público.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_576_-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_576_-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, que execute o recalçamento da rua Felipe Nery de Aguiar, entre as ruas D. Pedro II e Luizinha Aranha.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_577_-ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_577_-ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal que, através da secretaria competente, providencie a reposição da grade de proteção de boca de lobo na rua Luizinha Aranha, no trecho compreendido entre as ruas Tomás Sanchotene e Manduca Loureiro, em frente ao número 3207.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_578_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_578_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, realize um mutirão no interior do Cemitério Municipal.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/147/indicacao_579_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/147/indicacao_579_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da secretaria competente providencie o patrolamento e nivelamento na estrada do Pessegueiro.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_580_-_ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_580_-_ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através da secretaria competente, providencie a reposição de lâmpada na rua Mariano Pinto  em frente ao n.º 1115.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_581_-_ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_581_-_ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através da secretaria competente, providencie a reposição de lâmpada na rua São Borja, em frente ao número 1193.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_582_-_ver._ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_582_-_ver._ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através da secretaria competente, providencie a reposição de lâmpadas na Vila Nova quadra A, em frente a casa 11.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Lauro Luiz Hendges</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_583_-_ver.lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_583_-_ver.lauro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie, junto à Secretaria competente, asfalto na rua Mutirão da Promorar, partindo da rua Sepé Tiaraju, e na rua Mário Bheregaray, e Travessa Jeronimo Ferner partindo da Tito Correa Lopes.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_584_-_ver.lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_584_-_ver.lauro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie junto à Secretaria competente a colocação de asfalto na rua Humberto Degrazia, partindo da rua Saldanha da Gama até a rua Coronel Fernandes.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie junto à secretaria competente a colocação de asfalto na rua Cel Fernandes, partindo da rua Nápoles Massa até a rua Humberto Degrazia.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/164/indicacao_586_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/164/indicacao_586_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie a colocação de placas de sinalização na esquina das ruas Mário Beheregaray e Gêronimo Ferner, na rua Guararapes, na ciclovia do Trabalhador e colocação de uma lombada na rua Mário Lopes.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/165/indicacao_587_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/165/indicacao_587_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o reparo do asfalto na rua Mário Beheregaray, o reparo no calçamento das quadras de número 07, 08, 21, 22, 35, 36, 37, 38, 39 e 51 do bairro Promorar e na Rua Coronel Assunção no trecho compreendido entre a av. Borges de Medeiros e a rua Uruguaiana, efetue o patrolamento na rua Domingos Martins do n.º 810 em direção à várzea, na rua Batista Caetano, rua São Borja, rua Uruguaiana no trecho compreendido entre a rua Tito Correa Lopes e a rua D. Pedro II, na Rua Davi Flain, no trecho compreendido entre as rua Sepé Tiarajú e Tito Correa Lopes, e na rua Coronel Assunção, no trecho compreendido entre as ruas Uruguaiana e Mário Lopes.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_588_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_588_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie a limpeza na ciclovia do Trabalhador, a retirada de podas e lixo no trecho entre as ruas Davi Flain e São Borja ainda na ciclovia, a limpeza e desentupimento da vala no trecho compreendido entre as ruas Davi Flain e Coronel Assunção, também na ciclovia.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_589_-_ver.cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_589_-_ver.cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a melhoria na rua Rodrigues Lima, entre as ruas Rincão da Cruz  e Pascoal Minoggio.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_590_-_ver._cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_590_-_ver._cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a troca de lâmpadas queimadas na rua Frei Caneca, entre as ruas Uruguaiana e Batista Caetano.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_591_-_ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_591_-_ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que analise o reencaminhamento do anteprojeto de lei, encaminhado no mês de maio de 2017, que dispõe sobre a criação do Programa “Primeiro Emprego Itaquiense” no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_592_-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_592_-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, prorrogue o prazo de solicitação de isenção de IPTU.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_593_-_ver._cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_593_-_ver._cesar.pdf</t>
   </si>
   <si>
     <t>Reitera indicação para que a Administração Municipal, através do setor competente, efetue a retirada de podas na rua Rincão da Cruz, n.º 3176.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_594_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_594_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica  ao Executivo Municipal que  providencie o reparo do calçamento da Rua José Mesquita, rua principal da Mutirão.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_595_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_595_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao  Executivo Municipal que providencie a troca e colocação de tampa de boca de lobo no bairro Promorar, quadra de esporte próximo a ultima parada de ônibus na quadra 28 e na esquina da Q: 19.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_596_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_596_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o seguimento das construções das galerias nos valões que portam o bairro Chácara e 24 de Maio em direção a cochilha .</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_597_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_597_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao  Executivo Municipal através da secretaria competente estude a possibilidade de asfaltar a rua Atanásio José Lopes, no trecho compreendido entre as ruas Sepé Tiaraju e Tito Corrêa Lopes.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_598_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_598_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da secretaria competente, providencie a reposição de lâmpada na Ciclovia do Trabalhador, trecho compreendido entre as ruas David Flain e Atanásio José Lopes, bairro Chácara.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_599_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_599_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da secretaria competente, providencie a reposição de lâmpada na rua Antônio Neto esquina com a rua David Flain, bairro Chácara.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_600__ver._emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_600__ver._emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as providências junto a secretaria competente para que seja feito o término do asfalto da última quadra restante na Rua São Francisco, que liga na Av. Castelo Branco, bairro Cohab.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_601_-_ver._emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_601_-_ver._emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as providências junto a secretaria competente para que seja colocado o material fresado que será retirado da camada superficial da BR 472, nos seguintes locais:_x000D_
 - Beco São Francisco, bairro Cohab._x000D_
 - Beco do 14 de Julho, bairro Várzea.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_602_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_602_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal providencie junto a secretaria competente a reposição de uma grade na boca de lobo na esquina na Promorar Q: 16 em frente C:09 e na Vila Dick casa 32 ao lado do mercado Sobrosa.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_603_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_603_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da secretaria competente providencie os reparos no asfalto, na Av. Borges de Medeiros trecho compreendido entre as ruas D.Pedro II e São Francisco.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_604_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_604_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao  Executivo Municipal através da secretaria competente estude a possibilidade de asfaltar a rua Felipe Nery de Aguiar, no trecho compreendido entre as ruas Sepé Tiaraju e Nápoles Massa.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_605_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_605_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da secretaria competente realize o patrolamento, nivelamento e encascalhamento na rua David Flain, trecho_x000D_
 compreendido entre as ruas Sepé Tiaraju e Clemente Goudinho..</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_606-_ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_606-_ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo, através das secretarias e órgãos competentes, providencie reparos no calçamento da rua Pascoal Minoggio (entre as ruas: Bento Gonçalves e Rodrigues Lima)</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_607_-_ver._lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_607_-_ver._lauro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal providencie junto à Secretaria competente limpeza e pintura nas áreas de lazer do Município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_608_-_ver._cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_608_-_ver._cesar.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que efetue o patrolamento da Rua Uruguaiana, entre as Ruas São Francisco e Rua José Antão de Farias.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_609_-_ver._lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_609_-_ver._lauro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal providencie junto à Secretaria competente limpeza e manutenção nas Escolas do Município.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_610_-_ver._cesar_anexo_ante_projeto.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_610_-_ver._cesar_anexo_ante_projeto.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que acolha o anteprojeto de lei em anexo que “Dispõe sobre a política de incentivo ao desenvolvimento econômico e social do Município de Itaqui  e dá outras providências”.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_611_ver.emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_611_ver.emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as providências, junto à secretaria competente, para que seja feito o patrolamento, encascalhamento e compactação nas seguintes ruas:_x000D_
 -Rua Davi Canabarro, próximo a rua São Borja, bairro Cohab;_x000D_
 -Rua Santos Pedroso, próximo a Rua Euclides Aranha, bairro Dois Úmbus.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_612_ver_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_612_ver_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as devidas providências, junto à secretaria competente, para que seja feita a tubulação na vala da vila Bom Sucesso.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_613_ver_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_613_ver_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as providências, junto à secretaria competente, para que seja feita a limpeza da área de lazer do porto, e que seja realizada mudança no local da lixeira existente no meio da área de lazer, com seu reposicionamento mais próximo à rua, bem como a colocação de mais uma lixeira no local.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_614_ver._cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_614_ver._cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, através do setor competente, efetue o reparo na iluminação do primeiro poste da rua Luizinha Aranha, n.º 79.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_615_ver_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_615_ver_cesar.pdf</t>
   </si>
   <si>
     <t>Indicação à  Administração Municipal que, através do setor competente, efetue reparos na rua Felipe Neri de Aguiar, n.º 2719.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_616_ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_616_ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a colocação de tubos de esgoto na ciclovia do Trabalhador.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_617_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_617_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a colocação de uma lixeira em todos os becos da vila Bom Sucesso, em todos os becos da vila Palmeiras e na esquina da vila Ipê com a rua Luizinha Aranha.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_618_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_618_ver._queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a limpeza e desobstrução das caixas de esgoto localizadas no bairro Promorar, nas quadras 19, 20, 21, 22, 23, 48 e 50.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/211/indicacao_619__ver_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/211/indicacao_619__ver_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, junto à secretaria competente, a melhoria nas ruas das quadras 01, 25, 31, 32, 33, 34, 35, 36, 37, 50 e 51 do bairro Promorar, e na quadra 56 da vila Mutirão.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_620_ver._cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_620_ver._cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que providencie, através da secretaria competente, a retirada de lixo (galhos, folhas e restos de poda) nas ruas:_x000D_
 - Rua Coronel Fernandes, esquina com a rua 15 de Novembro;_x000D_
 -Rua Bento Gonçalves, esquina com a rua Rincão da Cruz.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/213/indicacao_621_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/213/indicacao_621_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie, através da secretaria competente, o recalçamento da rua São Borja, vila Britadeira.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_622_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_622_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, providencie a colocação de lâmpadas na avenida Mário Lopes, esquina com a rua Tito Corrêa Lopes.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/215/indicacao_623_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/215/indicacao_623_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, construa uma boca de lobo na rua São Borja, esquina com a rua Coronel Fernandes, bairro Dr. Ayub.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_624_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_624_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, realize uma operação tapa buracos na rua Rodrigues Lima, em toda sua extensão, e na rua Pascoal Minoggio, no trecho compreendido entre as ruas XV de Novembro e Independência.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_625__-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_625__-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, realize o patrolamento e nivelamento da rua Uruguaiana, no trecho compreendido entre as ruas São Francisco e Dr. Escobar.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_626__-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_626__-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da secretaria competente, providencie o asfalto ou calçamento na rua Sany Silva, no trecho compreendido entre as ruas Davi Canabarro e Tiradentes  e na rua Davi Canabarro da esquina com a rua Sany Silva até a rua Antônio Neto.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/223/indicacao_627_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/223/indicacao_627_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da secretaria competente, realize o patrolamento, cascalhamento e nivelamento na rua José Antão de Farias, no trecho compreendido entre as ruas Uruguaiana e Avenida Borges de Medeiros.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_628_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_628_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da secretaria competente, realize a troca de lâmpadas queimadas na rua Rua Tito Corrêa Lopes, entre a rua  Davi Flain e  a rua Guararapes.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/232/indicacao--629_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/232/indicacao--629_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo que, através das secretarias e órgãos competentes, providencie a limpeza dos pastiçais no entorno e dentro da localidade onde encontra-se a imagem do padroeiro da nossa cidade.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/233/indicacao_630_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/233/indicacao_630_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie o recalçamento na rua João Sisnando Dubal Goulart, entre as ruas Humberto Degrazia e Santos Pedroso, e rua Osvaldo Aranha, entre as ruas Rodrigues Lima e Santos Pedroso.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_631_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_631_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie uma operação tapa buracos na rua Rodrigues Lima.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/235/-_indicacao_-_632_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/235/-_indicacao_-_632_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, realize, com certa urgência, a colocação de redutor de velocidade (quebra-molas) na rua Rodrigues Lima, entre as ruas Borges de Medeiros e Afonso Escobar.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao__633_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao__633_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através da secretaria competente, execute o recolhimento dos cães abandonados em vias públicas e praças de nossa cidade.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao__634_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao__634_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica  ao Poder Executivo Municipal que providencie a limpeza e desobstrução de boca de lobo nos seguintes endereços: rua São Francisco, esquina com a rua Manduca Loureiro, rua Rincão da Cruz, esquina com a rua Visconde de Mauá, além da limpeza e retirada de lixo da vala na saída da galeria da vila Mota.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/238/indicacao__635_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/238/indicacao__635_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder  Executivo Municipal que providencie o reparo e troca de lâmpadas no bairro Promorar, nos postes das quadras 31 e 32, próximos à 2ª Igreja do Evangelho Quadrangular, na quadra 12, em toda sua extensão, e na Rua Mário Beheregaray nos postes em frente às casas n.º 08 e 15.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_636_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_636_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à  Administração Municipal que, junto à secretaria competente, realize o patrolamento e nivelamento na rua Uruguaiana, no trecho compreendido entre as ruas São Borja e Coronel Assunção e entre as ruas Sany Silva e D. Pedro II.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_637_-cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_637_-cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal, através do setor competente, que  efetue a retirada de podas na rua Uruguaina, entre a rua Clemente Godinho e a rua José Antão de Farias.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_638_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_638_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que tome as providências, junto a secretaria competente, para que seja providenciada a iluminação nas ruas:_x000D_
 -Rua Clemente Godinho, na esquina com a rua Batista Caetano, Bairro Cafifas._x000D_
 - Vila Cohab quadra B, próxima à casa n.º 05.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_639_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_639_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie os reparos no asfalto na Av. Borges de Medeiros, no  trecho compreendido entre a rua D. Pedro II e a rua São Francisco. Ressalto o trecho entre as ruas D. Pedro II e Luisinha Aranha, onde há um buraco enorme que coloca em risco a segurança dos motoristas e motociclistas que por ali transitam.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_640_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_640_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas para rede de esgoto cloacal na rua Frei Caneca, entre as ruas Manduca Loureiro e Guararapes, precisamente em frente ao número 3098 e subsequentes. Ressalto que somente este lado da via não possui rede de esgoto.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_641_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_641_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente,  providencie a reposição de lâmpadas na rua Tiradentes, trecho compreendido entre as ruas Bento Gonçalves e Independência.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_642_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_642_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente,  providencie a instalação de aparelhos para ginástica ao ar livre, ao lado da Associação do Passo da Cachoeira.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_643_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_643_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto imediato de buracos em diversas ruas de Itaqui que estão causando transtornos de toda a ordem bem como colocando em risco a vida de Motoqueiros e Ciclistas.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/252/indicacao_644_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/252/indicacao_644_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto do semáforo localizado no cruzamento das ruas Nápoles Massa e Borges de Medeiros (Posto Pitangueira).</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_645_-cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_645_-cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue a criação e sinalização de vaga para motos em frente à Câmara Municipal de Itaqui ou realize a liberação do box, fazendo a retirada do paralelepípedo que ali se encontra.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_646_-cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_646_-cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue a retirada de podas e faça a limpeza de boeiro no bairro Vila Nova, quadra C, casa nº 01.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_647_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_647_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o encascalhamento na rua Uruguaiana, entre as ruas: Coronel Assunção e São Borja.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_648_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_648_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie, com brevidade, a compra de medicamentos para a farmácia municipal,_x000D_
 principalmente os medicamentos básicos para o tratamento do covid-19.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_649_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_649_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo ou troca de lâmpadas nos postes das quadras 31 e 32, próximos à 2ª Igreja do Evangelho Quadrangular, no poste em frente a casa n.º 2078, na Rua Coronel Assunção, no poste em frente a casa n.º 02, quadra n.º 06 no bairro Promorar, no poste próximo a casa nº 20,  vila Bom sucesso e no poste da academia popular do bairro Promorar.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_650_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_650_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de lâmpadas nos postes da rua João Dubal Goulart, da rua Luisinha Aranha esquina com a  Tomas Sanchotene, no poste n.º 49 na rua Tito Correa Lopes , no poste em frente a casa n.º 01, quadra n.º 24 no bairro Promorar e no poste n.º 42 em frente a casa n.º 2028, na  rua São Francisco, atrás do campo das Cafifas.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_651_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_651_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a retirada de lixo e podas na rua Davi Flain, em frente a casa nº 2121 e realize a limpeza de corte de gramas em frente ao posto de saúde no bairro Promorar.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_652_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_652_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada na rua Butui em frente a casa n.º 214 no bairro José da Luz.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_653_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_653_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas e tubulação na rua Teixeirinha quadra n.º 57, Vila Mutirão.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_654_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_654_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas e tubulação na rua São Francisco, entre as ruas Guararapes e David Flain, a partir do n.º 2388 e subsequentes.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_655_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_655_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a recuperação da Pavimentação asfáltica na Av. Borges de Medeiros entre as ruas D. Pedro II e Frei Caneca, pois a avenida está com alguns buracos trazendo perigo para todos que por ali passam.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue a troca das lâmpadas queimadas no Beco Fermino Fenandes, no bairro José da Luz.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_657_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_657_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura e tubulação de valas para rede de esgoto na rua Butui trecho compreendido entre as ruas Pascoal Minoggio e Rincão da Cruz.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_658_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_658_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a retirada de entulhos da rua Pascoal Minoggio esquina com a rua Dr. Escobar.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_659_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_659_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie  o recalçamento na rua Frei Caneca esquina com a rua Coronel Fernandes.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_660_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_660_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as providências junto à secretaria competente para que seja feita a tubulação na rua Davi Canabarro trecho compreendido entre Sany Silva e Nápoles Massa.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_661_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_661_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a repintura dos quebra molas e faixas de pedestres, na Avenida Borges de Medeiros.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_662_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_662_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o patrolamento, cascalhamento e nivelamento da estrada que dá acesso a Coxilha do Paraíso, trecho antes de chegar ao pontilhão.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_663_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_663_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o corte do mato na estrada que dá acesso a Coxilha do Paraíso.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_664_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_664_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que, através das secretarias e órgãos competentes, providencie iluminação pública na rua Cambaí, no poste em frente a casa n.º 10, quadra M, no bairro Vila Nova e na rua  Thomas Sanchotene, esquina com a  Rua Jardel Gelci Soares Cabral, no bairro União.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_665_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_665_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o patrolamento, encascalhamento e compactação na rua Felipe Nery de Aguiar,trecho compreendido entre as ruas Nápoles Massa e São Francisco, no bairro  Dr. Ayub e na rua Coronel Fernandes, próximo a rua Fermino Fernandes, no bairro José da Luz.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_666_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_666_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza das valas que perpassam o bairro 24 de Maio, passando atrás da rua Atanásio José Lopes.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_667_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_667_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza, patrolamento, cascalhamento e nivelamento na rua Independência, trecho que dá acesso à Vila Nova.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_668_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_668_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de cascalho na rua Clemente Goudinho, no bairro das Cafifas</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao_669_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao_669_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo na rua Sepé Tiarajú, em frente a casa n.º 2690 ,na rua São Borja, próximo ao mercado 3 de Maio, e no bairro Promorar, quadra n.º 21 e 23.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_670_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_670_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie  a troca de lâmpadas nos postes das quadras n.º 12 e 06, no bairro Promorar,  no poste em frente a casa n.º 05, na rua rua Sepé Tiarajú esquina com a pousada, no poste em frente a UBS Cafifas e no poste em frente a casa n.º 2271, na  rua São Borja.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_671_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_671_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie uma operação tapa buracos nas ruas: Rodrigues Lima , Independência,_x000D_
 XV de Novembro, Borges de Medeiros e Dom Pedro II.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_672_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_672_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o patrolamento na rua Atanásio José Lopes (entre as ruas: Tito Correa Lopes e Sepé Tiaraju).</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_673_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_673_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie, com certa urgência, o patrolamento, a limpeza da vala e matagal na rua João Dubal Goulart ( entre as ruas: Frei Caneca e Luisinha Aranha).</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_674_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_674_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo no poste em frente a casa n.º 79, na rua Luizinho Aranha.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_675_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_675_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a utilização do asfalto fresado retirado da camada da BR 472, para manutenção das seguintes vias da Vila Promorar:_x000D_
 - Sepé Tiaraju, no trecho compreendido entre a rua Geronimo Ferner e avenida Mário Lopes;_x000D_
 - Rua São Borja, no trecho compreendido entre a rua Geronimo Ferner e avenida Mário Lopes;_x000D_
 - Nely Cabral, em toda sua extensão.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_676_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_676_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a utilização do asfalto fresado retirado da camada da BR 472, para manutenção das seguintes vias da Vila Nova:_x000D_
 - Quadras: B, C e E,  em toda sua extensão;_x000D_
 - Quadras: 04 e 05,  em toda sua extensão;_x000D_
 - Rua Itú, em toda sua extensão;_x000D_
 - Rua Mariano Pinto, trecho compreendido entre as ruas D. Pedro II e Itú;_x000D_
 - Rua Tomás Sanchotene, trecho compreendido entre as ruas Curuçu e Itú.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/302/indicacao_677_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/302/indicacao_677_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a utilização do asfalto fresado retirado da camada da BR 472, para manutenção das seguintes vias:_x000D_
 - Rua João Sisnando Dubal Goulart, trecho compreendido entre as ruas Bento Gonçalves e Santos Pedroso;_x000D_
 - Rua Osvaldo Aranha, trecho compreendido entre as ruas Rodrigues Lima e Santos Pedroso;_x000D_
 - Rua Euclides Aranha, trecho compreendido entre as ruas Rodrigues Lima e Manoel do Vale;_x000D_
 - Rua Atanásio José Lopes, trecho compreendido entre as rua Sepé Tiaraju e avenida Tito Corrêa Lopes;_x000D_
 - Rua Coronel Assunção, trecho compreendido entre as ruas David Canabarro e Tiradentes.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_678_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_678_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada no Beco Olsy Silveira, no bairro Promorar.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/307/indicacao_679_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/307/indicacao_679_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo e a troca de lâmpadas na quadra n.º 48, do bairro Promorar, no poste em frente a igreja Assembleia de Deus, Vila Dick, no poste em frente a casa n.º 08, Rua Mário Beheregaray e colocação de braço e pantalha na quadra nº 49, do bairro Promorar.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/308/indicacao_680_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/308/indicacao_680_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação do material fresado no acesso paralelo ao Grêmio_x000D_
 dos Sub Tenentes e Sargentos de Itaqui (GSSI), pois facilitará o acesso de moradores e militares principalmente em dias de chuva, para que tenham uma boa trafegabilidade.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/309/indicacao_681_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/309/indicacao_681_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de uma grade na boca de lobo, na esquina da rua Humberto Degrazia com a rua Coronel Fernandes.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/310/indicacao_682_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/310/indicacao_682_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza de bocas de lobo, na rua Humberto Degrazia, esquina com a rua Coronel Fernandes e em frente a casa nº 05, quadra nº 04, vila Promorar.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/311/indicacao_683_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/311/indicacao_683_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de lâmpada queimada, no poste nº 49, em frente a casa nº 2051, na Pascoal Minoggio.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/312/indicacao_684_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/312/indicacao_684_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a retirada de lixo (galhos, folhas e restos de podas) ao lado da casa nº 2833, na rua Luizinha Aranha e na rua Pascoal Minogio, entre as ruas Independência e Bento Gonçalves.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/313/indicacao_685_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/313/indicacao_685_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza imediata das Bocas de Lobo nas ruas da cidade.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/314/indicacao_686_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/314/indicacao_686_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e manutenção de monumentos históricos localizados na Praça Marechal Deodoro e Parque Comendador Firmino Fernandes.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/315/indicacao_687_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/315/indicacao_687_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo nos seguintes endereços: _x000D_
 - Em frente as casas n.º 08 e n.º 10, quadra n.º 23, no bairro Promorar;_x000D_
 - Nas quadras n.º  24, 25 e 26, do bairro Promorar;_x000D_
 -Rua São Francisco, esquina com a rua Manduca Loureiro;_x000D_
 -Rua Rincão da Cruz, esquina com a rua Visconde de Mauá.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/316/indicacao_688_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/316/indicacao_688_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, analise o encaminhamento do referido ante projeto de lei que dispõe sobre a criação do Programa Farmácia Solidária no Município de Itaqui.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_689_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_689_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de lâmpadas no poste n.º 220, em frente a casa n.º 53, _x000D_
 na rua São Borja.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao_690_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao_690_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza, retirada de entulhos e corte da vegetação alta, na rua Frei Caneca, trecho compreendido entre as ruas David Flain e Guararapes.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_691_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_691_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza (corte de vegetação alta) na via que dá acesso ao Cerro dos de Leon.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/320/indicacao_692_-_ivete_nova.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/320/indicacao_692_-_ivete_nova.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a instalação de redutores de velocidade, na rua Ciro Gavião, no bairro Promorar.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_693_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_693_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a instalação de semáforo na rua Sepé Tiaraju, esquina com a Avenida Mário Lopes.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/323/indicacao_694_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/323/indicacao_694_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute o trabalho de asfaltamento da rua Pascoal Minoggio, entre as ruas Humberto Degrazia e Bento Gonçalves.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_695_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_695_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado nas ruas da Aldeia ( bairro Enio Sayago).</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_696_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_696_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado na rua Luizinha Aranha, entre as ruas Dr. João Goulart e  Saldanha da Gama.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_697_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_697_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado na rua Rafael Pinto Bandeira, entre as ruas Borges do Canto e Felipe Nery de Aguiar</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_698_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_698_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente,  providencie a colocação de asfalto fresado na rua Pascoal Minoggio, entre as ruas Rodrigues Lima e Santos Pedroso.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_699_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_699_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a  colocação de asfalto fresado na rua Humberto Degrazia, entre as ruas Saldanha da Gama e Osvaldo Aranha.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_700_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_700_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado na rua Borges do Canto, entre as ruas Humberto Degrazia e Santos Pedroso.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/330/indicacao_701_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/330/indicacao_701_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado na rua Tiradentes, entre as ruas Humberto Degrazia e Santos Pedroso.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_702_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_702_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a colocação de asfalto fresado na rua Saldanha da Gama, entre as ruas Rodrigues Lima e Santos Pedroso.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_703_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_703_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute o asfaltamento da rua Humberto Degrazia, entre as ruas Rincão  da Cruz e Pascoal Minoggio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_704_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_704_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute o asfaltamento da rua Rincão da Cruz até a rua Humberto Degrazia.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_705_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_705_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o corte de uma árvore (Pé de Jamelão), na avenida América, próximo à rua Sepé Tiarajú, no bairro Promorar.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_706_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_706_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a revisão da iluminação pública de toda a extensão da rua Rafael Pinto Bandeira.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_707_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_707_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a colocação de cascalho na rua Domingos Martins, entre a rua Humberto de Grazia e a rua Rafael Pinto Bandeira.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_708_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_708_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas e tubulação na rua Coronel Fernandes, a partir da rua Fermino Fernandes, última quadra.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_709_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_709_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o encascalhamento e a compactação da rua Coronel Fernandes, a partir da rua Fermino Fernandes, última quadra.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_710_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_710_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o concerto da rua Castelo Branco, esquina com a rua Visconde de Mauá.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_711_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_711_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o patrolamento e encascalhamento na rua Clemente Goudinho, no bairro das Cafifas.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_712_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_712_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o concerto dos paralelepípedos na rua Castelo Branco, entre as vias XV de Novembro e Independência, em frete a floricultura.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_713_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_713_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo na rua XV de Novembro, em frente a casa nº 123.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_714_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_714_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie  o reparo e a troca de lâmpadas nos postes em frente às casas n.º 1108 e n.º 1824, na rua  São Francisco, na casa n.º 08, quadra n.º 43, no bairro Promorar, no poste em frente às casas n.º 1840 e n.º 2396, na rua Sepé Tiaraju, no poste n.º 35, em frente a casa n.º 2700, na rua Domingos Martins e no poste em frente a casa n.º 2035, na rua Uruguaiana.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/346/indicacao_715_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/346/indicacao_715_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de redutor de velocidade (quebra – mola) na rua Tiradentes, entre as ruas Dom Pedro II e Luisinha Aranha.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_716_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_716_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a construção de uma boca de lobo na rua São Borja, esquina com a rua Coronel Fernandes, no bairro Dr.Ayub.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/348/indicacao_717_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/348/indicacao_717_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o calçamento ou asfaltamento na rua Sepé Tiaraju, trecho compreendido entre as ruas Afonso Escobar e avenida Humberto de Alencar Castelo Branco.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza e tubulação das valas na rua Afonso Escobar, esquina com a rua José Antão de Farias.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_719_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_719_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de lâmpadas queimadas no Beco da Brigada Militar.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_720_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_720_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de asfalto fresado nas seguintes ruas:_x000D_
 - Rua 20 de Setembro, entre as ruas  Napoles Massa e Fermino Fernandes;_x000D_
 - Rua Frei Caneca ,entre as ruas Borges de Medeiros e David Flain.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_721_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_721_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie para que seja colocada tubulação na rua Thomás Sanchotene, entre as ruas Sepé Tiarajú e São Borja, bairro Cafifas, bem como para que revise as caixas de escoamento de água, que recebem da vala atrás da Vila Promorar, onde se observa uma vasão de água em grande quantidade.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_722_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_722_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie para que seja colocado o material fresado que será retirado da camada_x000D_
 superficial da BR 472, nos seguintes locais:_x000D_
 - Na extensão da rua Rafael Pinto Bandeira;_x000D_
 - No beco Dr. Escobar, atrás da escola José da Luz, no bairro José da Luz.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/359/indicacao_723_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/359/indicacao_723_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza na ciclovia do Trabalhador, a retirada de podas e lixo no trecho compreendido entre as  ruas Davi Flain e São Borja, na ciclovia, bem como a limpeza e desentupimento da vala no trecho entre as ruas Davi Flain e Coronel Assunção, ainda na ciclovia.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/360/indicacao_724_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/360/indicacao_724_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o prosseguimento das construções das galerias nos valões dos bairros Chácara e 24 de Maio, em direção à Cochilha.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/361/indicacao_725_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/361/indicacao_725_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de placas de sinalização nas esquinas da rua Mário Beheregaray, esquina com a rua Gêronimo Ferner e da rua Guararapes, na ciclovia dos trabalhador, além da colocação de uma lombada na rua Mário_x000D_
 Lopes.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_726_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_726_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca/colocação de tampa de boca de lobo no bairro Promorar, quadra de esporte próxima à última parada de ônibus na quadra n.º 28 e na esquina da quadra n.º 19.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_727_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_727_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de um tubo da rede de esgoto, que está quebrado, na rua Coronel Fernandes em frente à casa de n.º 2970.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_728_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_728_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e tubulação das valas na rua Uruguaiana, trecho compreendido entre as ruas Bento Gonçalves e Independência, no bairro 24 de Maio.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_729_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_729_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e tubulação das valas na Travessa Pascoal Minoggio, esquina com a rua Coronel Fernandes.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/366/indicacao_730_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/366/indicacao_730_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o patrolamento e nivelamento na rua Frei Caneca, trecho compreendido entre as avenidas Mário Lopes e Borges de Medeiros.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_731_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_731_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o recalçamento na vila Cohab, quadra F.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_732_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_732_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto do asfalto na rua Borges de Medeiros, trecho compreendido entre as ruas Napolis Massa e D. Pedro II.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_733_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_733_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o patrolamento e encascalhamento em torno e dentro da travessa 1 e travessa 2 da Vila Angico.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_734_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_734_-_cesar.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal que, junto à secretaria competente, efetue o patrolamento e encascalhamento na rua Clemente Goudinho, no bairro das Cafifas.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/372/indicacao_735_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/372/indicacao_735_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo em frente à casa de n.º 04, quadra n.º 06, bairro Promorar.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/373/indicacao_736_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/373/indicacao_736_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo e troca de lâmpadas no poste em frente à casa de n.º 12, quadra n.º 24, bairro Promorar e nos postes em frente às casas n.º 08 e 04, na rua Mário Beheregaray.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/374/indicacao_737_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/374/indicacao_737_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto nos aparelhos de ginástica ao ar livre e brinquedos da pracinha, no bairro 24 de Maio.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_738_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_738_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria e órgão competente, providencie, com certa urgência, reparo na tubulação danificada situada na rua Borges do Canto, esquina com a rua Luisinha Aranha.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_739_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_739_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria e órgão competente, providencie uma operação tapa buracos nas ruas: Rodrigues Lima , Independência, XV de Novembro, Borges de Medeiros e Dom Pedro II.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_740_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_740_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a  recuperação da iluminação pública das vilas Helena Moretti e Dr. Ayub, bem como a limpeza da pracinha da vila Dr. Ayub.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_741_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_741_-_ivete.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal para que, junto à secretaria competente, providencie a colocação de asfalto ou recalçamento na rua Itu, em toda sua extensão da quadra n.º 01, Vila Nova.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_742_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_742_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o asfaltamento da rua Manduca Loureiro, trecho compreendido entre as ruas São Francisco e Av. Tito Corrêa Lopes, bairro Cafifas.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_743_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_743_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o patrolamento nas ruas Butuí, bairro José da Luz, Visconde de Mauá, Manduca Loureiro, bairro Cafifas, e Davi Canabarro, bairro Várzea, bem como o reparo do calçamento  nas quadras 07, 08, 20, 21, 22, 23, 24, 30, 31, 32, 33, 36, 37, 38, 39 e 40, no bairro Promorar, assim como na rua São Borja, sentido Gerônimo Ferner, até a rua Mário Lopes.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_744_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_744_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de placas de sinalização e redutor de velocidade nas ruas Mário Beheregaray, esquina com a rua Gêronimo Ferner, bem como na rua Guararapes, na ciclovia do Trabalhador e na rua Mário Lopes.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_745_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_745_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas nos seguintes locais: rua Osvaldo Aranha, em frente ao n.º 1181, trecho compreendido entre as ruas XV de Novembro e travessa Domingos Lacroix, e  rua Batista Caetano, esquina com a rua Sepé Tiaraju.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_746_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_746_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o asfaltamento na rua Tomás Sanchotene, trecho compreendido entre as ruas Sepé Tiaraju e avenida Tito Corrêa Lopes, bairro Cafifas.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_747_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_747_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, faça um levantamento imediato na rua Frei Caneca - bairro Chácara, rua Tiradentes - bairro Centro, rua Dom Pedro II, tendo em vista que a chuva desta sexta-feira (23/10) trouxe transtornos aos moradores e trabalhadores desses locais, e acredita-se que o problema tenha sido potencializado por causa das bocas de lobo sujas.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_748_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_748_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue a limpeza e tubulação das valas na rua Sany Fontoura Silva, trecho compreendido entre as ruas Borges do Canto e Davi Canabarro, bairro Cidade Alta.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_749_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_749_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue a limpeza no final da rua Sany Fontoura Silva, esquina com Borges do Canto, bairro Cidade Alta.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/391/indicacao_750_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/391/indicacao_750_-_cesar.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal para que, junto à secretaria competente, efetue o patrolamento e encascalhamento na rua Clemente Goudinho, bairro das Cafifas.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/392/indicacao_751_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/392/indicacao_751_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de um reduto de velocidade na rua Thomás Sanchotene.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/393/indicacao_752_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/393/indicacao_752_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada em frente ao n.º 1286, na rua Coronel Assunção,  bairro Dr. Ayub.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_753_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_753_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada na ciclovia do Trabalhador, trecho compreendido entre as ruas David Flain e Atanásio José Lopes, bairro Chácara.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza, corte da vegetação alta e retirada de lixo depositados irregularmente em torno da UBS localizada no bairro Cohab/Dr. Ayub.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_755_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_755_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie reparos no asfalto da rua São Francisco, entre as ruas Coronel Fernandes e Felipe Nery de Aguiar.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_756_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_756_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a limpeza e desobstrução das bocas de lobo nas áreas de alagamento no perímetro urbano de nosso Município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_757_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_757_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute serviço de tubulação na rua Clemente Godinho, esquina com a rua Domingos Martins.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_758_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_758_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie melhorias na rua Borges de Medeiros, esquina com a rua Antonio Neto.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_759_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_759_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o encascalhamento na rua Rafael Pinto Bandeira, entre as ruas Domingos Martins e Vinte de Setembro.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/403/indicacao_760_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/403/indicacao_760_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de placa de "PARE" na na rua Domingos Martins, esquina com a rua Coronel Assunção.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_761_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_761_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza da pracinha na vila Helena Moretti.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_762_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_762_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas para rede de esgoto cloacal, na rua 20 de Setembro,  no trecho compreendido entre as ruas Nápoles Massa e Coronel Assunção.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_763_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_763_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura de valas para rede de esgoto cloacal na rua Frei Caneca, quadra entre as ruas Manduca Loureiro e Guararapes, precisamente em frente ao n.º 3098 e subsequentes. Ressaltando-se que somente este lado da via não possui rede de esgoto.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a construção de boca de lobo na rua Coronel Assunção, esquina com a rua Coronel Fernandes.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_765_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_765_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada em frente a casa n.º 02, quadra n.º 44, bairro Promorar.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_766_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_766_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie melhorias na rua Antonio Neto, entre as ruas Felipe Neri de Aguiar e Afonso Escobar.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/412/indicacao_767_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/412/indicacao_767_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie, com certa urgência, a limpeza da vala na ciclovia do Pampa.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_768_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_768_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a colocação de cascalho na rua Clemente Godinho, bairro das Cafifas.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/416/indicacao_769_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/416/indicacao_769_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a capina e o corte da vegetação alta (mato) na Ciclovia do Pampa, em toda sua extensão, bem como a retirada de lixo depositado irregularmente no trecho compreendido entre as ruas Afonso Escobar e Felipe Nery de Aguiar.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_770_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_770_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a grade de proteção da boca de lobo na rua Batista Caetano, esquina com a rua Sany Silva, bairro Chácara.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_771_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_771_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie limpeza e tubulação das valas na Ciclovia do Pampa, entre as ruas Guararapes e Coronel Assunção.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_772_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_772_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de braço, pantalha e lâmpada, em frente ao n.º 1109,_x000D_
 na rua Santos Pedroso, esquina com a rua Castelo Branco.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_773_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_773_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas em frente a casa n.º 41, na vila Vó Percilia.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_774_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_774_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza na Ciclovia do Trabalhador, a retirada de podas e lixo no trecho entre as ruas Davi Flain e São Borja, e a limpeza e desentupimento da vala no trecho compreendido entre as ruas Davi Flain e Coronel Assunção, ambas na ciclovia.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_775_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_775_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza na Ciclovia da Unipampa.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_776_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_776_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza na esquina das ruas Visconde de Mauá com Euclides Aranha e na esquina das ruas João Dubal Goulart com  Luizinha Aranha.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_777_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_777_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo em frente casa de n.º 03,  na quadra n.º 03 e nas quadras n.º 21 e 23, bem como a colocação de tampa de boca de lobo em frente casa de n.º 06, quadra n.º 04 e em em frente casa de nº 09, quadra n.º 21, todas no bairro Promorar.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_778_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_778_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o asfaltamento na rua Guararapes, trecho compreendido entre as ruas Sepé Tiaraju e Tito Corrêa Lopes, bairro Cafifas.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_779_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_779_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a reposição de lâmpada em frente a casa n.º 98, 4º Beco, na vila Bom Sucesso.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_780_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_780_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a reposição de lâmpada em frente à casa n.º 09, quadra n.º 02, na vila Promorar.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_781_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_781_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, encaminhe a RGE-SUL um projeto solicitando rede de energia elétrica para iluminação pública na Ciclovia do Pampa.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_782_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_782_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada em frente à casa n.º 38, na Vila Dick .</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_783_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_783_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada em frente à casa n.º 45, na vila Bom Sucesso.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_784_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_784_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, repinte os quebra-molas na rua Tito Corrêa Lopes.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_785_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_785_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, inclua os becos da Vila Bom Sucesso na rota da coleta do lixo urbano.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_786_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_786_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a abertura e tubulação de valas para a rede de esgoto cloacal na rua Sany Silva, trecho compreendido entre as ruas Pascoal Minoggio e Coronel Fernandes.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_787_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_787_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize com a maior brevidade possível, reparos no asfalto da rua Tito Corrêa Lopes, trecho compreendido entre as avenidas Mário Lopes e Borges de Medeiros.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_788_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_788_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza da vala e de continuidade na construção da cobertura da galeria pluvial na Vila Mota.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_789_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_789_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza e tubulação das valas na Ciclovia do Trabalhador, trecho compreendido entre as ruas Mariano Pinto e Manduca Loureiro.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_790_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_790_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o rebaixamento e nivelamento na rua David Flain, trecho compreendido entre a rua Frei Caneca e a Ciclovia do Trabalhador. Devido os inúmeros cascalhamentos e aterros realizados na via, ela ficou mais alta que as residências, causando assim alagamentos nos dias chuvosos.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_791_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_791_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, coloque uma placa com o dizer: Proibido jogar lixo, na avenida Joaquim de Sá Brito esquina com a avenida Mário Lopes.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_792_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_792_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a reposição de lâmpadas e pantalhas na Ciclovia do Trabalhador, trecho compreendido entre a rua Mariano Pinto e a  avenida Mário Lopes.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_793_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_793_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, coloque tubulação na avenida Joaquim de Sá Brito, esquina com a avenida Mário Lopes, mais precisamente em frente à residência n.º 1455.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_794_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_794_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o patrolamento da subida do Cerro dos De Leon até a antena.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_795_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_795_-_cesar.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal para que, junto à secretaria competente, providencie a colocação de um redutor de velocidade na rua Thomás Sanchotene.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_796_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_796_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie asfaltamento na rua Euclides Aranha, em toda sua extensão, principalmente no bairro Cerrinho 2 Umbus.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_797_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_797_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas na rua Rincão da Cruz, entre as ruas Bento Gonçalves e Independência.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_798_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_798_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas na rua Domingos Martins, entre as ruas D. Pedro II e XV de Novembro, bairro Centro.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_799_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_799_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reforma do Pontilhão na rua 15 de Novembro, entre as ruas Uruguaiana e Batista Caetano, bairro do 24 de Maio.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_800_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_800_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a pintura de quebra-molas de todas as ruas.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_801_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_801_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o asfaltamento na rua Batista Caetano, trecho compreendido entre as ruas Tito Corrêa Lopes e D. Pedro II.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/453/indicacao_802_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/453/indicacao_802_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada em frente ao n.º 157,  na rua Manduca Loureiro, Vila Nova.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/454/indicacao_803_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/454/indicacao_803_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpada na Área Verde, na Vila Nova.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_804_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_804_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o recalçamento na rua Castelo Branco, trecho entre as ruas Independência e XV de Novembro, em frete a floricultura.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_805_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_805_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o recalçamento na rua Castelo Branco, cruzamento com a rua Visconde de Mauá, esquina do Ginásio Castelão.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_806_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_806_-_cesar.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal para que, junto à secretaria competente, realize o patrolamento da subida do Cerro dos De Leon até a antena.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_807_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_807_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, asfalte a rua Euclides Aranha, trecho compreendido entre as ruas Bento Gonçalves e Manoel do Vale.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_808_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_808_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, asfalte a rua Frei Caneca, trecho compreendido entre as avenidas Borges de Medeiros e Mário Lopes.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_809_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_809_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, asfalte a rua João Dubal Goulart, trecho compreendido entre as ruas Rodrigues Lima e Independência.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_810_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_810_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, asfalte a rua São Borja, trecho compreendido entre as Avenidas Mário Lopes e Humberto de Alencar Castelo Branco.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_811_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_811_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, asfalte a rua Uruguaiana, trecho compreendido entre as ruas Dr. Escobar e D.Pedro II.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_812_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_812_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas nos seguintes locais:_x000D_
 - Ciclovia do Trabalhador, toda sua extensão;_x000D_
 - Ciclovia do Pampa, toda sua extensão;_x000D_
 - Rua Atanásio José Lopes, poste n.º 31.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_813_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_813_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie reforma, manutenção e limpeza na área verde da pracinha Dois Umbús.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_814_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_814_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, avalie a possibilidade de ser instalada uma academia popular no bairro Dois Umbús.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_815_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_815_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie que seja feita a recuperação dos brinquedos da pracinha das crianças, localizada na Praça Marechal Deodoro da Fonseca.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_816_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_816_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, efetue o recalçamento da rua Vinte de Setembro na lateral da Escola Roque Degrazia.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_817_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_817_-_cesar.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação feita à Administração Municipal para que, junto à secretaria competente, providencie o patrolamento e encascalhamento em torno e dentro da travessa 1 e travessa 2 da Vila Angico.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_818_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_818_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie uma parada de ônibus nas proximidades do Supermercado Dato para proteção dos professores que atuam no interior do município.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_819_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_819_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie novamente a pintura dos redutores de velocidade e quebra-molas nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_820_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_820_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie reparo do calçamento nas quadras 07, 08, 21, 22, 35, 36, 37, 38, 39, 40 e 51 , no bairro Promorar.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_821_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_821_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie limpeza e retirada de galhos de  arvore quebrada na pracinha da Promorar.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_822_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_822_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza do terreno do Posto de Saúde do Bairro Promorar.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_823_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_823_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a recuperação das estradas do interior.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Bancada do PTB</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_824_-_ivete_bancada_ptb.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_824_-_ivete_bancada_ptb.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Marcelo Almeida Gomides para receber a Comenda Filho Ilustre de Itaqui.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_825_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_825_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica a Dr.ª Maria Alzira Carpes Achilles para receber o título de Cidadão Itaquiense 2020.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_826_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_826_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, sinalize e formalize a vaga de estacionamento que fica em frente a Câmara de Vereadores, localizada na Praça Municipal como uma vaga destinada às motocicletas.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_827_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_827_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de lâmpadas nas seguintes localidades: rua São Borja, em frente às casas n.º 3183, n.º 3135, e n.º 3296 fundos, postes em frente às casas n.º 08 e n.º 14, quadra 53, poste em frente à casa n.º 01, quadra n.º 48, poste em frente à casa n.º 01, quadra n.º 51, poste em frente à casa n.º 08, quadra n.º 43,  poste em frente à casa n.º 09, quadra n.º 09, poste em frente à casa n.º 11, quadra n.º 08,  poste em frente à casa n.º 11 , quadra n.º 12,  poste em frente à casa n.º 13, quadra n.º 26,  poste em frente à casa n.º 01, quadra n.º 29, em toda extensão da quadra n.º 12, e no poste ao lado da última parada de ônibus, todos no bairro Promorar, em frente a Igreja Assembleia de Deus, na Vila Dick, na esquina da travessa Gerônimo Ferner com a rua São Borja, próximo ao quartel, e no beco 2 da vila Bom Sucesso próximo à Igreja.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_828_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_828_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza na esquina das ruas Visconde de Mauá com Euclides Aranha, na esquina das ruas João Dubal Goulart com Luizinha Aranha e seja retirado o lixo e podas que se encontram entorno da lixeira na rua Gerônimo Ferner, travessa com a rua Mário Beheregaray.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_829_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_829_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo na esquina da rua Rincão da Cruz com a rua Visconde de Mauá.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_830_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_830_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie patrolamento na rua Visconde de Mauá, na rua Manduca Loureiro, bairro Cafifas, na rua Davi Canabarro, bairro Várzea, e o reparo de calçamento  nas quadras n.ºs 07, 08, 20, 21, 22, 23, 24, 30, 31, 32, 33, 36, 37, 38, 39 e 40, bairro Promorar.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/492/indicacao_831_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/492/indicacao_831_-_emerson.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a recuperação da academia de ginástica ao ar livre do bairro 24 de Maio.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_832_-_emerson_bancada_ptb.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_832_-_emerson_bancada_ptb.pdf</t>
   </si>
   <si>
     <t>Indica a Sr.ª Geslaine Alves dos Santos para receber a “Medalha Cidade de Itaqui”.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/494/indicacao_833_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/494/indicacao_833_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, exija a remoção das raízes das árvores cortadas na liberação do corte de árvores nos passeios públicos.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/495/indicacao_834_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/495/indicacao_834_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição da grade de proteção na boca de lobo, na rua Luizinha Aranha, trecho compreendido entre as ruas Tomás Sanchotene e Manduca Loureiro, em frente ao n.º 3207.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_835_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_835_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição de lâmpadas na rua São Francisco, trecho compreendido entre as ruas Afonso Escobar e Uruguaiana.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_836_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_836_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Mario Valtair dos Santos Gonçalves para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_837__-_emerson_titulo_de_cidadao.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_837__-_emerson_titulo_de_cidadao.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Joilson da Silva Machado para receber o título de Cidadão Itaquiense 2020.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_838_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_838_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a retirada de entulhos, limpeza, pintura e conserto em locais públicos.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Bancada do PL</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_839_-_comenda_filho_ilustre_de_itaqui_-_pl.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_839_-_comenda_filho_ilustre_de_itaqui_-_pl.pdf</t>
   </si>
   <si>
     <t>Indica a Srª. Cristiely Lopes Carvalho para receber a Comenda Filho Ilustre de Itaqui.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/505/indicacao_840_-_titulo_cidadao_itaquiense_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/505/indicacao_840_-_titulo_cidadao_itaquiense_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Ataídes André de Oliveira para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Bancada do Progressistas</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_841__-_comenda_filho_ilustre_de_itaqui_-_pp.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_841__-_comenda_filho_ilustre_de_itaqui_-_pp.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Diogo Bicca Ardais para receber a Comenda Filho Ilustre de Itaqui.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_842_-_cidade_de_itaqui_-_pp.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_842_-_cidade_de_itaqui_-_pp.pdf</t>
   </si>
   <si>
     <t>Indica a Sr.ª Perla Cabral  para receber a “Medalha Cidade de Itaqui”.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_843_-_cidade_de_itaqui_-_pl.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_843_-_cidade_de_itaqui_-_pl.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Luiz Alberto Gomes Tuparai para receber a “Medalha Cidade de Itaqui”.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>Rafael Veiga</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_844__-_titulo_de_cidadao_-_rafael.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_844__-_titulo_de_cidadao_-_rafael.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Lucio do Prado para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_845_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_845_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo na rua Manduca Loureiro com a rua São Francisco, na  vila Bom Sucesso, na rua Luizinha Aranha, Vila Ipe, e nas quadra n.º 21, em frente casa de n.º 09, quadra n.º 23, em frente casa de n.º 10 , quadra n.º 26 e 27, no bairro Promorar, bem como a colocação de tampão de bocas de lobo nas quadras n.º 16, 19 e 21, no bairro Promorar.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_846_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_846_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza ou notificação aos proprietários dos terrenos situados nas seguintes localidades: rua Butuí, próximo a casa de n.º 995 (antiga fábrica de ração), bairro José da Luz,  rua Sepé Tiarajú fundos com a pousada e rua Manduca Loureiro, ao lado da casa de n.º 1515.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/515/indicacao_847_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/515/indicacao_847_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza do meio-fio e calçada da Escola de Educação Infantil Casa da Criança.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_848_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_848_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o patrolamento e encascalhamento da subida do Cerro dos Deleon.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_849_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_849_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza nas laterais da subida do Cerro dos Deleon.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_850_-_titulo_de_cidadao_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_850_-_titulo_de_cidadao_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. João Flores para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_851-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_851-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reposição da grade de proteção da boca de lobo na rua Nápoles Massa, esquina com a rua Afonso Escobar.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_852_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_852_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie os reparos no asfalto da rua Tito Corrêa Lopes, no trecho compreendido entre as ruas Borges de Medeiros e Guararapes.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Indica a Sr.ª Alzira Araci Klein para receber o  "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_854__-_titulo_de_cidadao_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_854__-_titulo_de_cidadao_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Nelson Rudi Isbrecht para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_855__-_titulo_de_cidadao_-_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_855__-_titulo_de_cidadao_-_clovis.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Elemar Woiciekoski para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_856_-_comenda_filho_ilustre_de_itaqui_-_mdb.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_856_-_comenda_filho_ilustre_de_itaqui_-_mdb.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Orion de Vargas Flores para receber a Comenda Filho Ilustre de Itaqui.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_857__-_titulo_de_cidadao_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_857__-_titulo_de_cidadao_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Eloi Rosa para receber o "Título de Cidadão Itaquiense".</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_858_-_cidade_de_itaqui_-_mdb.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_858_-_cidade_de_itaqui_-_mdb.pdf</t>
   </si>
   <si>
     <t>Indica o Sr. Adroaldo Rodrigo Rosa para receber a “Medalha Cidade de Itaqui”.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/530/indicacao_859_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/530/indicacao_859_-_lauro.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a conclusão do asfalto na rua Rincão da Cruz, entre as ruas São Francisco e São Borja.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/532/indicacao_860_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/532/indicacao_860_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie iluminação pública na Vila Nova, quadra n.º 05, casa n.º 103 e no poste n.º 06, beco São Francisco.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/533/indicacao_861_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/533/indicacao_861_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, construa uma boca de lobo na rua David Flain esquina com a rua São Francisco.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/534/indicacao_862_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/534/indicacao_862_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie os reparos na Avenida Borges de Medeiros, trecho compreendido entre as ruas Frei Caneca e Visconde de Mauá.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_863_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_863_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute o patrolamento e encascalhamento rua Cel. Assunção, entre ruas Domingos Martins e Castelo Branco.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/536/indicacao_864_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/536/indicacao_864_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute o patrolamento e encascalhamento da rua Pascoal Minoggio entre ruas Nápoles Massa e São Francisco.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_865_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_865_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, execute a limpeza da praça do porto.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_866_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_866_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reforma e manutenção das pracinhas do bairro Promorar, Cafifas, Cerrinho Dois Umbús, Praça, Parcão, escola Ulissea e escolinha Rosa Soles de Matas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_867_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_867_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o patrolamento das ruas Visconde de Mauá, Manduca Loureiro, Cafifas, e rua Davi Canabarro, bairro Várzea, bem como o reparo de calçamento nas quadras n.º 07, 08, 20, 21, 22, 23, 24, 30, 31, 32, 33, 36, 37, 38, 39 e 40, do bairro Promorar, nos becos 01 e 02 da Vila Angico, da quadra n.º 56, vila Mutirão, e da rua de acesso entre o bairro 24 de Maio e a Vila Nova.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_868_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_868_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o reparo e troca de lâmpada no poste em frente a casa n.º 12, quadra n.º 24, poste em frente a casa n.º 09, quadra n.º 27, poste em frente a casa n.º 07 , quadra n.º 26 e no poste em frente à casa n.º 07, quadra 15, no bairro Promorar, e nos postes em frente às casas n.º 08 e 04, na rua Mário Beheregaray, no poste em frente a casa n.º 1041, rua São Francisco, e nos postes n.º 01 e 02, em frente a casa n.º 2882, na rua Rincão da Cruz.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_869_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_869_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de placas de sinalização nas ruas Mário Beheregaray, esquina com a rua Gêronimo Ferner, rua Guararapes, ciclovia do Trabalhador, bem como a colocação de uma lombada na rua Mário Lopes e próximo à escolinha Rosa Soles de Matas.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_870_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_870_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o recalçamento da rua Coronel Fernandes, cruzamento com a rua Frei Caneca.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_871_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_871_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o recalçamento na rua Luizinha Aranha, entre as ruas Tiradentes e Castelo Branco.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_872_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_872_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie iluminação pública no poste em frente ao n.º 1797,  na Rua Sepé Tiaraju.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_873_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_873_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o patrolamento e encascalhamento da rua Clemente Godinho.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_874_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_874_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o prosseguimento da construção de galerias nos valões que portam o bairro Chácara e 24 de Maio em direção à coxilha.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_875_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_875_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize o corte de gramas, capina e reparos em todas as pracinhas públicas de nossa cidade.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_876_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_876_-_ivete.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a pintura das faixas de pedestres nas ruas D. Pedro II, Domingos Martins, Sepé Tiaraju, Rodrigues Lima, Tito Corrêa Lopes, Tiradentes, Bento Gonçalves, Independência e Avenida Borges de Medeiros.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_877_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_877_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a reforma e manutenção da pracinha da vila Ayub.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_878_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_878_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto dos banheiros da Praça Marechal Deodoro da Fonseca, Porto e Parcão, efetuando a troca de lâmpadas, reparo nos encanamentos, troca de vidros quebrados nas janelas, pintura, colocação de portas nos box e colocação de sanitários e pias onde faltam.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_879_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_879_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza do terreno do Posto de Saúde do Bairro Promorar, escolinha EMEI Rosa Soles de Matas, Pracinha na entrada da Promorar, Campo de esportes no final da Promorar, Academia popular, Ciclovia do Trabalhador, Ciclovia UNIPAMPA.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_880_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_880_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a coleta de lixo na subida do Cerro dos De Leon, à direita de quem sobe, e execute a fiscalização para evitar que seja depositado lixo no local.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_881_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_881_-_cesar.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, realize a limpeza do cruzamento entre as ruas Rodrigues Lima e Saldanha da Gama.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_882_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_882_-_eber.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza da área de lazer Zeca Bigode.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_883_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_883_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e desobstrução de boca de lobo na rua Sepé Tiarajú, em frente a casa n.º 2690, e no bairro Promorar, quadra n.º 21 e 23, em frente a casa n.º 10 quadra n.º 45, bem como a colocação de tampão de boca de lobo em frente a casa n.º 09, quadra n.º 21, Promorar.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_884_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_884_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a colocação de tampa de boca de lobo na quadra de esporte próxima à última parada de ônibus na quadra n.º 28 e na esquina da quadra n.º 19, bairro Promorar.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_885_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_885_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza e retirada de podas da frente do antigo Mercado público .</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_886_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_886_-_queli.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a limpeza da vala que passa nos fundos das casas da vila Multirão, Promorar.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_887_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_887_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie a troca de lâmpadas queimadas na rua  XX de Setembro, entre as ruas Sepé Tiarajú e São Borja.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_888_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_888_-_cleir.pdf</t>
   </si>
   <si>
     <t>Indica à Administração Municipal que, junto à secretaria competente, providencie o conserto de buracos em via pública situados na rua Itú, em frente à casa n.º 64, quadra n.º 07, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Igor Bicca Ardais, Clovis Antônio Ravarotto Correa</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/19/mocao_45_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/19/mocao_45_-_igor.pdf</t>
   </si>
   <si>
     <t>Solicita que, após ouvido o Plenário, seja encaminhada Moção de Repúdio ao Exmo. Sr.º Eduardo Leite, Governador do Estado do Rio Grande do Sul, pelo projeto de reforma tributária deste Estado, anunciada a poucos dias na redes oficiais do governo.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/20/mocao_46_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/20/mocao_46_-_eber.pdf</t>
   </si>
   <si>
     <t>Solicita que, após ouvido o Plenário, seja encaminhado ao Sr.º Roberlaine Ribeiro Jorge, Reitor da Unipampa, e à Sr.ª Elena Maria Billig Mello, Diretora do Campus da Unipampa Uruguaiana, moção requerendo estagiários do curso de medicina para atuarem no município de Itaqui.</t>
   </si>
   <si>
     <t>Clovis Antônio Ravarotto Correa, Igor Bicca Ardais</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/24/mocao_47_-_igor_e_clovis.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/24/mocao_47_-_igor_e_clovis.pdf</t>
   </si>
   <si>
     <t>Solicita que, após ouvido o Plenário, seja encaminhada MOÇÃO DE REPÚDIO ao projeto de reforma tributária deste Estado anunciada a poucos dias na redes oficiais do governo pelo Exmo. Srº Eduardo Leite, Governador do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/51/mocao_48_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/51/mocao_48_-_ivete.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada Moção de Aplauso à Técnica de Enfermagem Zeliana Fernandes Denis e ao motorista Alziro Santiago Guimarães, do SAMU em Itaqui.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/52/mocao_49_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/52/mocao_49_-_eber.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado Moção às Empresas de Telefonia OI, Vivo e Claro, requerendo a instalação de redes de telefonia móvel para atender a localidade de Itaó e Curuçu.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/53/mocao_50_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/53/mocao_50_-_eber.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada Moção à RGE SUL, requerendo a ampliação das redes, principalmente em prédios do programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mocao_051_-_ver._cesar_klain.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mocao_051_-_ver._cesar_klain.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada à GPSNET ITAQUI-RS, moção de repúdio, pela dificuldade de manter estável o sinal disponibilizado ao nosso município de Itaqui, para internet via fibra óptica.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/85/mocao_052_-_ver_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/85/mocao_052_-_ver_cesar.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à VIVO-RS, moção de repúdio, pelo péssimo sinal disponibilizado ao nosso município de Itaqui, para internet móvel e para sinal telefônico.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_053_ver._cesar_klain.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_053_ver._cesar_klain.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado às redes de supermercados está moção para executarem o atendimento em caixa prioritário com excelência e que atendam as necessidades daqueles que precisam do atendimento especial.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/114/mocao_054_-ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/114/mocao_054_-ver_cleir.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada Moção de Aplauso à Igreja Evangélica Assembleia de Deus, pela comemoração do 1º Ano do “CULTO NO CAMINHO DA VITÓRIA”, dia 15 de agosto de 2020, que tem como responsável o Pr. Rodrigo Rosa, com entrega de Placa.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/121/mocao_055-_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/121/mocao_055-_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado  a AMFRO – Associação dos Municípios da Fronteira Oeste Moção de Repúdio ao Governo do Estado do Rio Grande do Sul contra a retomada das aulas presenciais.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/122/mocao_056_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/122/mocao_056_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado ao Governo do Estado do Rio Grande do Sul Moção de Repúdio contra a retomada das aulas presenciais.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/123/mocao_057_-_ver_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/123/mocao_057_-_ver_ivete.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado  a FAMURS – Federação  das Associações dos  Municípios do Rio Grande do Sul Moção de Repúdio ao Governo do Estado do Rio Grande do Sul contra a retomada das aulas presenciais</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/124/mocao_058_-_ver.ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/124/mocao_058_-_ver.ivete.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado a ULFRO – União dos Legislativos da  Fronteira  Oeste Moção de Repúdio ao Governo do Estado do Rio Grande do Sul contra a retomada das aulas presenciais.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/160/mocao_059_-_ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/160/mocao_059_-_ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal para que utilize os valores referentes ao repasse do Programa Apoio Financeiro aos Municípios, estabelecido pela Lei 173/2020 e publicado no Diário Oficial da União em 28/03/2020 e a Recomposição do FPM – Fundo de Participação (valor da diferença de julho), estabelecido pela Lei 14.041/2020, publicada no DOU em 18/08/2020, no pagamento da folha salarial dos servidores públicos municipais (ativos e inativos).</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/180/mocao_060_-_ver._ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/180/mocao_060_-_ver._ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviada a Moção de Apelo à 12ª Superintendência Regional do DAER-RS – Departamento Autônomo de Estradas e Rodagens do Rio Grande do Sul, sediada em Santiago-RS, para que realize, de forma emergencial a recuperação asfáltica da RS 529, que liga a cidade de Maçambará com a BR 472, especialmente na chamada “Curva do Pica-Pau.”</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/186/mocao_061_-_ver._i_vete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/186/mocao_061_-_ver._i_vete.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada Moção de Repúdio ao Presidente da República Federativa do Brasil, Vossa Excelência, Jair Messias Bolsonaro pelo veto a ajuda financeira emergencial aos pequenos agricultores, criada por meio do PL – Projeto de Lei 735.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/195/mocao_062_-_banacada_parlamentar_pl.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/195/mocao_062_-_banacada_parlamentar_pl.pdf</t>
   </si>
   <si>
     <t>Solicita a entrega de Moção de Aplauso ao Colégio Estadual São Patrício (CESP) pelos 70 anos de fundação.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/207/mocao_063_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/207/mocao_063_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhada Moção de Apoio à Federação dos Trabalhadores na Agricultura do Estado (Fetag-RS), lamentando o veto presidencial à ajuda financeira emergencial aos pequenos agricultores, criada por meio do Projeto de Lei 735, aprovado no início de agosto no Senado Federal.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/228/mocao_064_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/228/mocao_064_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Apoio ao Governo do Estado do Rio Grande do Sul, para que flexibilize às escolas estaduais e particulares com atividades no âmbito do município de Itaqui, para que sigam o que está estabelecido no Decreto Municipal N.º 7.977 de 9 de Setembro de 2020, que trata da “suspensão das aulas presenciais na rede municipal até o final do corrente ano.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mocao_65_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mocao_65_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Apoio à reivindicação dos(as) mais de 27 mil trabalhadores(as) da rede estadual de educação cujos pontos foram cortados em razão da greve protagonizada pela categoria. Apoio ao pagamento dos salários dos(as) trabalhadores(as) grevistas da Rede Estadual de Educação.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/304/mocao_66_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/304/mocao_66_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Apelo ao Executivo Municipal para que seja pago em dia os salários dos funcionários municipais que recebem pelo FUNDEB. Conforme o cronograma de repasses.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/455/mocao_67_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/455/mocao_67_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada Moção de Aplauso ao Deputado Estadual Airton Lima, em reconhecimento à iniciativa e aprovação do Projeto de Lei n.º 100/2020, que reconhece as atividades religiosas como essenciais em tempos de crises ocasionadas por moléstias contagiosas e catástrofes naturais.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_60_verbal_-_votode_pesar_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_60_verbal_-_votode_pesar_-_emerson.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado voto de pesar aos familiares de Jorgina Martinelli.</t>
   </si>
   <si>
     <t>Igor Bicca Ardais, Cleir Fagundes Rocha</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/55/requerimento_61_voto_de_pesar_nilza_-_igor_e_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/55/requerimento_61_voto_de_pesar_nilza_-_igor_e_cleir.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado Voto de Pesar aos familiares de NILZA THONES BORGES.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/56/requerimento_62_voto_de_pesar_idalicia_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/56/requerimento_62_voto_de_pesar_idalicia_-_cleir.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado Voto de Pesar aos familiares de IDALICIA PEREIRA GARCIA.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_63_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_63_-_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ofício ao Diretor-Presidente da CORSAN (COMPANHIA RIOGRANDENSE DE SANEAMENTO), Srº Roberto Correa_x000D_
 Barbuti, solicitando informações e cronograma de obras referentes a construção da Estação de Tratamento de Esgoto (ETE) no Município de Itaqui.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_64_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_64_-_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ofício ao DAER solicitando melhorias na sinalização vertical e instalação de guard rail na curva do acesso sul do Município.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/59/requerimento_65_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/59/requerimento_65_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado o responsável pelo Controle Interno do Executivo Municipal e a contadora Simone Marasca Gaúna para se fazerem presentes na Sessão Ordinária do dia 04 de agosto do presente ano, conforme Art. 141, do Regimento Interno, com a finalidade de explanar sobre o pagamento dos servidores.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/63/requerimento_66__voto_de_pesar_ver._igor_ardais.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/63/requerimento_66__voto_de_pesar_ver._igor_ardais.pdf</t>
   </si>
   <si>
     <t>Requer  que, após conhecimento do Douto Plenário, seja  encaminhado aos destinatários acima indicado, o seguinte, "  VOTO DE PESAR AOS FAMILIARES DE DAVI PAZ."</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_67_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_67_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado Voto de Louvor à IGREJA EVANGELICA ASSEMBLEIA DE DEUS, sediada na Rua Independência, n.º 1302.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_68_-_ver_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_68_-_ver_emerson.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado voto de louvor ao Pastor João Antenor e à Pastora Gislaine Goularte pelos 06 anos de titularidade à frente da Igreja do Evangelho Quadrangular na localidade do Curuçú, Igreja que completa 44 anos levando a palavra de Deus, a paz no coração e a fé em Jesus Cristo.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_69_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_69_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao DNIT correspondência solicitando informações referente a obra de recuperação da BR-472, no trecho entre Itaqui e Uruguaiana.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_-_voto_de_pesar_-_ver_eber._barcelos.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_-_voto_de_pesar_-_ver_eber._barcelos.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Pesar aos familiares do Sr. João Carlos Barcelos.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_-_voto_de_pesas-_ver_eber_-_martines.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_-_voto_de_pesas-_ver_eber_-_martines.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Pesar aos familiares do Sr. Roberto Barbosa Martinez.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_72-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_72-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado ao DAER correspondência solicitando melhoria na sinalização do entroncamento da RS-529 e BR-472.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/110/requerimento_73_-_voto_de_pesar_-_jose_antonio_goulart_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/110/requerimento_73_-_voto_de_pesar_-_jose_antonio_goulart_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Pesar aos familiares do Sr. José Antônio Goulart de Goulart.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/111/requerimento_74_-_voto_de_louvor_centro_espirita_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/111/requerimento_74_-_voto_de_louvor_centro_espirita_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Louvor ao Centro Espírita Glória e Amor pela passagem dos seus 90 anos de fundação em nosso Município.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_75-_voto_de_louvor_ctg_rincao_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_75-_voto_de_louvor_ctg_rincao_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Louvor à patronagem e sócios do CTG Rincão da Cruz pela passagem dos 61 anos de fundação da entidade.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_76-_voto_de_louvor_-_ver_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_76-_voto_de_louvor_-_ver_cleir.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Louvor à Congregação Cidade Alta (Igreja Evangélica Assembleia de Deus), em homenagem à comemoração de seus 23 anos de fundação no dia 02/08/2020, tendo como Presidente Pr. Eloi Rosa, como primeiro dirigente da Congregação Ev. Jorge Tassinari, e segundo dirigente Ev. Aguinaldo Amorim.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento77_-_voto_de_pesar_jose_carlos_conceicao_-_ver.emerson_ramos.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento77_-_voto_de_pesar_jose_carlos_conceicao_-_ver.emerson_ramos.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto de Pesar aos familiares de José Carlos Conceição.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_78_-_voto_de_pesar_sinval_marques_-_ver._emerson_ramos.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_78_-_voto_de_pesar_sinval_marques_-_ver._emerson_ramos.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto de Pesar aos familiares de Sinval Marques.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_79_-_bancada_pp.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_79_-_bancada_pp.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhado requerimento ao DNIT solicitando a doação do asfalto fresado retirado da recuperação da BR-472, realizada pela empresa Mac Engenharia, para utilização nas ruas sem pavimentação do Município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/181/requerimento_80_-_voto_de_louvor_colegio_sao_patricio__ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/181/requerimento_80_-_voto_de_louvor_colegio_sao_patricio__ver._eber.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto  de  Louvor à  Colégio Estadual São Patrício pela passagem dos seus 70 anos de fundação em nosso Município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_81_-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_81_-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a Fundação Piratini – TVE ofício solicitando o conserto do transmissor da TVE no município de Itaqui.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/200/requerimento_82_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/200/requerimento_82_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Requer  que seja oficiado o Secretário da Fazenda Sr. Cesar Sena e o presidente do FAPS senhor Wagner de Souza Romero, para se fazer presente na próxima Sessão Ordinária, com a finalidade de explanar sobre o atraso da folha de pagamento dos servidores. Conforme Art. 141, do Regimento Interno</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_83_-_ver._emerson_ramos.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_83_-_ver._emerson_ramos.pdf</t>
   </si>
   <si>
     <t>Requer seja oficializada a visita da Sr.ª Juliana Damian, Consultora de Negócios da Concessionária RGE Sul na Fronteira, no dia 15 de Setembro_x000D_
 de 2020.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/217/requerimento_84__ver._emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/217/requerimento_84__ver._emerson.pdf</t>
   </si>
   <si>
     <t>Requer seja encaminhado Voto de Louvor  à  Equipe de Trabalho de Coletas de Resíduos da empresa Ansus de Itaqui através do Sr. Ricardo da Silva Moura, Diretor Operacional, Jaqueline de Oliveira da Rosa, Auxiliar Administrativo, motoristas, coletores, serventes de limpeza e sua famílias.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/218/requeirmento_85__voto_de_pesar_gerson_medeiros_-_ver_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/218/requeirmento_85__voto_de_pesar_gerson_medeiros_-_ver_igor.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto de Pesar aos familiares de GERSON MEDEIROS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/219/requerimento_86_-_leonardo_betin_-_atestado_medico.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/219/requerimento_86_-_leonardo_betin_-_atestado_medico.pdf</t>
   </si>
   <si>
     <t>Requer que seja justificada  a sua ausência a Sessão Ordinária do dia 01/09/2020 devido a procedimento cirúrgico, conforme atestado médico.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_87_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_87_-_cleir.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de louvor  ao CIRCULO DE ORAÇÃO ROSA DE SARON, da Congregação da ENIO SAYAGO ( Igreja Assembleia de Deus), pelos 17 anos de trabalho.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_88_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_88_-_cleir.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de louvor ao CORAL ROSA DE SARON da Congregação da Enio Sayago (Igreja Evangélica Assembléia de Deus), pela comemoração de seus 08 anos de louvor.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_89_-_igor_voto_de_pesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_89_-_igor_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar  aos familiares de Maria Gorete Bado Martini.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/230/requerimento_90_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/230/requerimento_90_-_queli.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue Voto de Louvor ao Fortaleza Futebol Clube pela passagem dos seus 42 anos de fundação, com entrega de certificado.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_91_-_igor_-_voto_de_pesar_adao.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_91_-_igor_-_voto_de_pesar_adao.pdf</t>
   </si>
   <si>
     <t>Solicita a entrega de Voto de Pesar aos familiares de Adão Rezi.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_92_-_plenario_-_voto_de_pesar_luiz_arnaldo_pires.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_92_-_plenario_-_voto_de_pesar_luiz_arnaldo_pires.pdf</t>
   </si>
   <si>
     <t>Voto de pesar de Luiz Arnaldo Pires</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_93_-_cleir_fagundes.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_93_-_cleir_fagundes.pdf</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora, após ouvido o Douto Plenário, receba a sua justificativa de ausência à Sessão Ordinária do dia 15 /09/2020.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_94_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_94_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a RGE-SUL para que realize os reparos no passeio público, nas calçadas e calçamento da via, em frente a  casa n.º 09, quadra F, na Vila Cohab, e na rua São Borja esquina com  a rua Vó Elza, em virtude dos danos causados na troca de postes, conforme relatado por moradores.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_95_-_cleir_-_voto_de_pesar_delamar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_95_-_cleir_-_voto_de_pesar_delamar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar pelo falecimento do jovem Delamar Nunes Peres.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_96_-_igor_-_voto_de_pesar_jose_henrique_carpes.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_96_-_igor_-_voto_de_pesar_jose_henrique_carpes.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Jose Henrique Carpes.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_97_-_mesa_diretora_-_voto_de_pesar_pedro_lopes.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_97_-_mesa_diretora_-_voto_de_pesar_pedro_lopes.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Pedro Monteiro Lopes.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/292/requerimento_98_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/292/requerimento_98_-_lauro.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada à Drª Priscila Kanheske Moreira, Coordenadora do Comitê de enfrentamento ao Covid 19 de Itaqui,  para  apresentar nesta casa um demonstrativo dos resultados do trabalho da sua equipe.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_99_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_99_-_cesar.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada os representantes da  RGE-SUL para comparecimento na Audiência Pública, no dia 08 de outubro de 2020 às 10:00 horas.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_100_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_100_-_igor.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Secretaria de Segurança Publica do Estado do RS,  solicitando-se servidores para a policia civil conforme prometido.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_101_-_emerson_-_voto_de_pesar_marli_soares.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_101_-_emerson_-_voto_de_pesar_marli_soares.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Marli Rogèrio Soares.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_102_-_cesar_-_voto_de_pesar_argeu_de_oliveira.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_102_-_cesar_-_voto_de_pesar_argeu_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Argeu Eugênio de Oliveira.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_103_-_cesar_-_voto_de_pesar_pedro_paulo_moreira_maurente.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_103_-_cesar_-_voto_de_pesar_pedro_paulo_moreira_maurente.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Pedro Paulo Moreira Maurente.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/358/requerimento_104_-_queli_voto_de_pesar_teresinha_manente.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/358/requerimento_104_-_queli_voto_de_pesar_teresinha_manente.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares da Senhora Teresinha de Fátima Ferreira Manente.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_105_-_igor_-__voto_de_pesar_paulo_borges.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_105_-_igor_-__voto_de_pesar_paulo_borges.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares de Paulo Borges.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>CCJR - Comissão de Consttuição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/380/requerimento_106_-_ccjr.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/380/requerimento_106_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Solicita deferimento do prazo para apreciação do PL 16/2020 nos termos do § 6, artigo 57 do Regimento desta Casa Legislativa, de até 90 dias, por tratar-se de matéria de assunto de demorada elaboração.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_107_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_107_-_queli.pdf</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora apresente denúncia ao Tribunal de Contas do Estado, sobre os recorrentes atrasos salariais e parcelamento dos servidores ativos e inativos (aposentados e pensionistas).</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_108_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_108_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Requer que seja justificada a sua ausência a Sessão Ordinária do dia 03/11/2020 devido ao fato de ter sido abordado por uma senhora que necessitava com urgência ser atendida na frente da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Lauro Luiz Hendges, Queli Gomes Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_109_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_109_-_lauro.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto de Louvor a direção e funcionários da Escola Profª Ulissea Lima Barbosa pela passagem dos seus 30 anos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_110_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_110_-_queli.pdf</t>
   </si>
   <si>
     <t>Requer que o secretario Cristiano H. se faça presente nesta casa, para prestar esclarecimentos a respeito do contrato n.º 415/2020 celebrado entre a prefeitura de Itaqui e a empresa Subli arte gráfica, para a compra de jalecos e máscaras sublimadas, ação de enfrentamento ao corona vírus.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_111_-_eber_voto_de_pesar_aos_familiares_da_sr.a_nidia_vicosa.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_111_-_eber_voto_de_pesar_aos_familiares_da_sr.a_nidia_vicosa.pdf</t>
   </si>
   <si>
     <t>Voto de pesar aos familiares da Sr.ª Nídia Viçosa.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_112_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_112_-_eber.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Diretor-Presidente da CORSAN (companhia riograndense de saneamento) Srº Roberto Correa Barbuti, solicitando informações e cronograma de obras referentes a construção da Estação de Tratamento de Esgoto (ETE) no Município de Itaqui.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_113_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_113_-_eber.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao superintendente do DNIT no Estado Sr. Delmar Pellegrini Filho, solicitando informação referente ao processo da obra de construção de uma nova ponte sobre o Rio Ibicuí entre os municípios de Itaqui e Uruguaiana.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_114_-_ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_114_-_ivete.pdf</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora, após ouvido o Douto Plenário, receba a sua justificativa de ausência à Sessão Ordinária do dia 25/11/2020.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_115_-_rafael.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_117_-_lauro_-_voto_de_pesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_115_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/506/requerimento_116_-_igor.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_117_-_lauro_-_voto_de_pesar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares da Srª. Sonia Vieira Machado.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_118_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_118_-_cesar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Voto de Louvor ao Sr. Edson Rivelino Figueiró, radialista, comunicador da Rádio Pitangueira Ltda, pelos seus 30 anos de atividade e residência em Itaqui.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_119_-_mesa_diretora.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_119_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares do Sr. Carlos Benjamin Passamani dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_120_-_cleir.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_120_-_cleir.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares do Sr. Luis Carlos dos Santos Muniz.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/546/requerimento_121_-_lauro.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/546/requerimento_121_-_lauro.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares da Sr.ª Eva Anathalicia de Souza.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_122_-_emerson.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_122_-_emerson.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares da Sr.ª Maria Elza Morais da Rosa (Dona Tcheca).</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/557/requerimento_123_-_rafael.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/557/requerimento_123_-_rafael.pdf</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora, após ouvido o Douto Plenário, receba a sua justificativa de ausência à Sessão Ordinária do dia 15/12/2020.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/558/requerimento_124_-_igor.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/558/requerimento_124_-_igor.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_125_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_125_-_cesar.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado voto de pesar aos familiares do Sr. Benjamim Pasetto.</t>
   </si>
   <si>
     <t>INFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_de_info_53_-_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_de_info_53_-_eber.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informação sobre os valores recebidos pelo Município para combate ao Coronavírus.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/45/pedido_de_info_54_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/45/pedido_de_info_54_-_queli.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que preste informações sobre a diligência enviada pelo Ministério da Saúde no dia 20/07/2020 a respeito do Castramóvel, se já foi respondida e  quais as informações enviadas.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/86/pedido_de_informacao_55_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/86/pedido_de_informacao_55_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Solicita seja oficiado o Executivo Municipal, requerendo informação dos valores recebidos pelo Município para combate ao Coronavírus, informando _x000D_
 onde foram usadas as verbas, se usadas, além dos saldos existentes e montante existente.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pedido_de_informacao_56_-_ver_eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pedido_de_informacao_56_-_ver_eber.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Executivo Municipal para que informe qual a situação da verba e do projeto de revitalização da quadra da ACOBAC.</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pedido_de_informacao_57_-_ver._ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pedido_de_informacao_57_-_ver._ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que encaminhe as seguintes informações: _x000D_
 1) Que verbas estão sendo usadas para execução dos serviços de asfalto, e para a aquisição do asfalto e demais itens necessários?_x000D_
 2) Qual a origem da verba?_x000D_
 3) Qual o valor já gasto?</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_informacao__58_-_ver_._cesar_klain.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_informacao__58_-_ver_._cesar_klain.pdf</t>
   </si>
   <si>
     <t>Requer  informações sobre como está se dando a fiscalização dos estabelecimentos revendedores de carne em nosso município.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pedido_de_informacao_59_-ver._leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pedido_de_informacao_59_-ver._leonardo.pdf</t>
   </si>
   <si>
     <t>Requer que o executivo municipal encaminhe as seguintes informações:_x000D_
 - Valores recebidos e arrecadados em 2020, de janeiro até a presente data e_x000D_
 que compõe a verba livre no orçamento municipal;_x000D_
 - Onde foram aplicados os recursos da verba livre (ASPS) de janeiro de 2020 até_x000D_
 a presente data.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pedido_de_informacao_60-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pedido_de_informacao_60-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Solicita que  seja oficiado o Executivo Municipal, solicitando copia de todos os memorandos referente pagamentos registro de preços 01/2020,contrato nº040/2020 junto a empresa Mak Maquina LTDA EPP .</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pedido_de_informacao_61_-_ver_ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pedido_de_informacao_61_-_ver_ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através da Procuradoria Geral do Município, que encaminhe cópia da Portaria do dia 05/09/2019, que trata  da autorização do parcelamento de débitos para com o FAPS sem autorização da Câmara de Vereadores, e informe em qual lei encontraram amparo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/155/pedido_de_informacao_62_-_ver.ivete_piffero.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/155/pedido_de_informacao_62_-_ver.ivete_piffero.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal encaminhe as seguintes informações: Em que despesas foram utilizadas as verbas oriundas da Lei 173/2020, para apoio aos municípios e compensações por perdas com o coronavírus, quatro parcelas de R$1.200.000,00?</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/156/pedido_de_in_formacao_63_-_ver._leonardo_betin.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/156/pedido_de_in_formacao_63_-_ver._leonardo_betin.pdf</t>
   </si>
   <si>
     <t>Solicita que o executivo municipal encaminhe as seguintes informações: Relação de CCs nomeados em 2020 incluindo nome completo, cargo, lotação e_x000D_
 data da nomeação.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_informacao_64_-_ver._cesar_klain.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_informacao_64_-_ver._cesar_klain.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através da Secretaria da Saúde, que informe se estão sendo disponibilizadas as viagens e consultas com especialistas fora do Município de Itaqui, ou mesmo se os profissionais estão vindo atender pelo SUS ou particular na nossa cidade.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_informacao_65_-_ver._ivete.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_informacao_65_-_ver._ivete.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal encaminhe as seguintes informações: _x000D_
 O Executivo Municipal foi oficiado pela Marinha do Brasil, sobre a vistoria realizada na Balsa Capitão Lomba? _x000D_
 Quais os problemas apontados pela Marinha do Brasil?_x000D_
 Que reparos devem ser feitos?_x000D_
 Qual o prazo dado pela Marinha do Brasil para que sejam tomadas as providências?</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_de_informacao_066_-_ver._eber.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_de_informacao_066_-_ver._eber.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Executivo Municipal, solicitando a seguinte informação:_x000D_
 Qual situação jurídica da área anexa ao aeroporto? Trata-se de Reintegração de posse?</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/198/pedido_de_informacao_67_-_ver._cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/198/pedido_de_informacao_67_-_ver._cesar.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Executivo Municipal, solicitando a seguinte informação:_x000D_
 Lista com nomes de CCS (cargo de confiança) contratados entre o período de maio até agosto de 2020.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pedido_de_informacao_68_-_ver._queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pedido_de_informacao_68_-_ver._queli.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que prestes as seguintes informações :_x000D_
 Onde foi empregado o valor das horas extras do mês de julho e agosto de 2020 de cada secretaria e o nome dos servidores que  as receberam.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_informacao_69_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_informacao_69_-_cesar.pdf</t>
   </si>
   <si>
     <t>Solicita Pedido de Informação referente as seguintes questões:_x000D_
 - Relação de veículos da secretaria da saúde;_x000D_
 -Relação de veículos e maquinários parados para reparo da secretaria de obras.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/282/pedido_de_informacao_70_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/282/pedido_de_informacao_70_-_queli.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que preste informações sobre a prestação de contas do FUNDEB, como está sendo realizado o repasse, movimentação, distribuição e a lista de nome dos recebedores.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pedido_de_informacao_71_-_cesar.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pedido_de_informacao_71_-_cesar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal os seguintes esclarecimentos:_x000D_
 Em havendo a desocupação da Vila dos Operários, o que fará o Executivo Municipal com as casas?_x000D_
 Havendo novos contemplados para essas casas, aceitarão receber suas casas em ruínas?_x000D_
 Onde residirão as mais de 70 (setenta) crianças em tenra idade e suas famílias que terão de sair do local?_x000D_
 Em plena pandemia, seria adequado essa remoção forçada nesse momento e nessas condições?_x000D_
 Existe política de habitação social para essas famílias?	_x000D_
 Será cumprido o protocolo de desocupação recomendado no processo?</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/397/pedido_de_informacao_72_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/397/pedido_de_informacao_72_-_queli.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que informe sobre os valores gastos com a folha do FUNDEB, discriminando:_x000D_
 * Valor total da folha,_x000D_
 *Valor liquido da Folha,_x000D_
 *Valor das contribuições previdenciárias, paga com a verba do FUNDEB,_x000D_
 * Valor da folha do FUNDEB dos profissionais da educação,_x000D_
 * Valor liquido da folha dos profissionais da educação._x000D_
 *Valor das atribuições previdenciárias paga com valor do FUNDEB aos profissionais da_x000D_
 educação,_x000D_
 * Valor total da folha paga as verbas do FUNDEB para outros servidores,_x000D_
 *Valor das contribuições previdenciárias pagas com a verba do FUNDEB para outros_x000D_
 servidores</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/404/pedido_de_informacao_73_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/404/pedido_de_informacao_73_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal encaminhe as seguintes informações:_x000D_
 -Quantia de cestas básicas adquiridas em 2020;_x000D_
 -Data da compra e cópia do empenho referente as mesmas;_x000D_
 - Relação das pessoas beneficiadas pelas cestas básicas,_x000D_
 - Data da entrega das referidas cestas às pessoas contempladas.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/411/pedido_de_informacao_74_-_leonardo.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/411/pedido_de_informacao_74_-_leonardo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, através da Secretaria da Saúde, que informe a quantidade de vacinas que foram descartadas em virtude do desligamento da geladeira da sala de vacinas do Centro de Saúde, durante o evento do Outubro Rosa.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/479/pedido_de_informacao_75_-_queli.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/479/pedido_de_informacao_75_-_queli.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que informe sobre a situação e data para entrega do Castra Móvel a Itaqui.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>PCJ</t>
   </si>
   <si>
     <t>Parecer da CCJR sobre o PL</t>
   </si>
   <si>
-    <t>https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_pl_12_2020_ol_assinado.pdf</t>
+    <t>http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_pl_12_2020_ol_assinado.pdf</t>
   </si>
   <si>
     <t>teste</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6605,68 +6605,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/26/pl_19__-_sapl.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_20-2020_somente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_21_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_24_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/91/pl_25_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_26_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_27_2020_oe_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_028_-2020_oe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pl_29_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/159/pl_30_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pl_31_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_32_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/268/plei_no_033-2020_-_abre_credito_especial_por_reducao_-_valor_r_4.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/269/plei_no_034-2020_-_abre_credito_suplementar_por_reducao_-_valor_r_800.00000_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/356/projeto_de_lei_no_35_-_oe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_36_-_oe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei__no_037-_oe_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_38_-_oe_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_lei__no_39_-_oe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pl_35_2020_oe_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pl_no_036_2020_oe_-_indenizar_encargos_bancarios_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/450/plei_no_037-2020_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo_2021_-_com_anexos_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/451/plei_no_038-2020_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_financeiro_2021_-_loa_com_anexos_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/116/pl_04_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/68/pl_12_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/27/pl_13_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/117/pl_14_-_ol.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pl_16_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pl_017_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_n.o_18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/295/projeto_de_lei_n.o_19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/296/projeto_de_lei_n.o_20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/298/projeto_de_lei_n.o_21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_n.o_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pl_altera_2554.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/481/emenda_retificativa_01_ver._cesar_pl_19_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/482/emenda_retificativa_02_ver_cesar_pl_20_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pl_232020_-_ol_-_altera_2554.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/527/projeto_de_decreto_legislativo_02_2020_-_concede_medalha_cidade_de_itaqui.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/528/projeto_de_decreto_legislativo_03_2020_-_concede_comenda_filho_ilustre.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_decreto_legislativo_04_2020_-_concede_titulo_de_cidadao_itaquiense.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_resolucao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pr_07.2020_-_ol.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/381/emenda_modificativa_pl_34_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/469/emenda_modificativa_queli_pl_372020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/470/emenda_modificativa_queli_pl_382020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/480/emenda_modificativa_ver_emerson_pl_38_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_485_-_igor.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_486_-_igor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_487_-_igor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_488_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_489_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_490_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_491_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_492_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_493_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_494_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_495_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_496_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_497_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_498_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_499_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_500_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_501_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_502_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_503_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_504_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_505_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_506_-_igor.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_507_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_508_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_509_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_510_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_511_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_512_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_513_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_514_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_515_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_516_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_517_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_519_-_eber.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_520_-_eber.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_521_-_eber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_522_-_eber.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_523_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_524_-__queli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_525_-_queli.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_526_-_queli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_528_-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_529_-_ver_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_530_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_531_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_532_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_533_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_534_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/73/indicacao_535_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/74/indicacao_536-_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_537-_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_538_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_539_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_540_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_541_-_ver_leonardo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_542_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_543_-_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_544_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_545_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_546_-_eber_escobar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_547_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_548_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_549_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_550_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_551-_ver.ivete.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_552_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_553_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_554_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/104/ndicacao_555_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_556_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_557_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_558_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_559_-_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_560_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_561-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_562_-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_563_-_ver.queli.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_564_-_ver.queli.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_565_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_566-_ver.emerson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_567_-_ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_568_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_569_-_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_570_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_571_-_ver_leonardo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_572_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_573-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_574_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_575_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_576_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_577_-ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_578_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/147/indicacao_579_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_580_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_581_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_582_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_583_-_ver.lauro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_584_-_ver.lauro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/164/indicacao_586_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/165/indicacao_587_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_588_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_589_-_ver.cleir.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_590_-_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_591_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_592_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_593_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_594_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_595_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_596_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_597_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_598_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_599_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_600__ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_601_-_ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_602_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_603_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_604_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_605_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_606-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_607_-_ver._lauro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_608_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_609_-_ver._lauro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_610_-_ver._cesar_anexo_ante_projeto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_611_ver.emerson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_612_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_613_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_614_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_615_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_616_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_617_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_618_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/211/indicacao_619__ver_queli.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_620_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/213/indicacao_621_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_622_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/215/indicacao_623_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_624_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_625__-_ivete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_626__-_ivete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/223/indicacao_627_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_628_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/232/indicacao--629_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/233/indicacao_630_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_631_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/235/-_indicacao_-_632_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao__633_-_eber.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao__634_-_queli.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/238/indicacao__635_-_queli.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_636_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_637_-cesar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_638_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_639_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_640_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_641_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_642_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_643_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/252/indicacao_644_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_645_-cesar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_646_-cesar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_647_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_648_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_649_-_queli.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_650_-_queli.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_651_-_queli.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_652_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_653_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_654_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_655_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_657_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_658_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_659_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_660_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_661_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_662_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_663_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_664_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_665_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_666_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_667_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_668_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao_669_-_queli.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_670_-_queli.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_671_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_672_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_673_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_674_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_675_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_676_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/302/indicacao_677_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_678_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/307/indicacao_679_-_queli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/308/indicacao_680_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/309/indicacao_681_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/310/indicacao_682_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/311/indicacao_683_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/312/indicacao_684_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/313/indicacao_685_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/314/indicacao_686_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/315/indicacao_687_-_queli.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/316/indicacao_688_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_689_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao_690_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_691_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/320/indicacao_692_-_ivete_nova.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_693_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/323/indicacao_694_-_eber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_695_-_eber.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_696_-_eber.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_697_-_eber.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_698_-_eber.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_699_-_eber.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_700_-_eber.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/330/indicacao_701_-_eber.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_702_-_eber.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_703_-_eber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_704_-_eber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_705_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_706_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_707_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_708_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_709_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_710_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_711_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_712_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_713_-_queli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_714_-_queli.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/346/indicacao_715_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_716_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/348/indicacao_717_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_719_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_720_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_721_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_722_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/359/indicacao_723_-_queli.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/360/indicacao_724_-_queli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/361/indicacao_725_-_queli.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_726_-_queli.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_727_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_728_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_729_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/366/indicacao_730_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_731_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_732_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_733_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_734_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/372/indicacao_735_-_queli.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/373/indicacao_736_-_queli.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/374/indicacao_737_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_738_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_739_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_740_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_741_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_742_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_743_-_queli.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_744_-_queli.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_745_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_746_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_747_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_748_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_749_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/391/indicacao_750_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/392/indicacao_751_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/393/indicacao_752_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_753_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_755_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_756_-_eber.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_757_-_eber.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_758_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_759_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/403/indicacao_760_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_761_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_762_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_763_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_765_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_766_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/412/indicacao_767_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_768_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/416/indicacao_769_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_770_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_771_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_772_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_773_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_774_-_queli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_775_-_queli.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_776_-_queli.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_777_-_queli.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_778_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_779_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_780_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_781_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_782_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_783_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_784_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_785_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_786_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_787_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_788_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_789_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_790_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_791_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_792_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_793_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_794_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_795_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_796_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_797_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_798_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_799_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_800_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_801_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/453/indicacao_802_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/454/indicacao_803_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_804_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_805_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_806_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_807_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_808_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_809_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_810_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_811_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_812_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_813_-_queli.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_814_-_queli.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_815_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_816_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_817_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_818_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_819_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_820_-_queli.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_821_-_queli.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_822_-_queli.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_823_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_824_-_ivete_bancada_ptb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_825_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_826_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_827_-_queli.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_828_-_queli.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_829_-_queli.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_830_-_queli.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/492/indicacao_831_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_832_-_emerson_bancada_ptb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/494/indicacao_833_-_eber.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/495/indicacao_834_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_835_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_836_-_queli.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_837__-_emerson_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_838_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_839_-_comenda_filho_ilustre_de_itaqui_-_pl.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/505/indicacao_840_-_titulo_cidadao_itaquiense_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_841__-_comenda_filho_ilustre_de_itaqui_-_pp.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_842_-_cidade_de_itaqui_-_pp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_843_-_cidade_de_itaqui_-_pl.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_844__-_titulo_de_cidadao_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_845_-_queli.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_846_-_queli.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/515/indicacao_847_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_848_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_849_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_850_-_titulo_de_cidadao_-_igor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_851-_ivete.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_852_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_854__-_titulo_de_cidadao_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_855__-_titulo_de_cidadao_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_856_-_comenda_filho_ilustre_de_itaqui_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_857__-_titulo_de_cidadao_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_858_-_cidade_de_itaqui_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/530/indicacao_859_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/532/indicacao_860_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/533/indicacao_861_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/534/indicacao_862_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_863_-_eber.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/536/indicacao_864_-_eber.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_865_-_eber.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_866_-_queli.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_867_-_queli.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_868_-_queli.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_869_-_queli.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_870_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_871_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_872_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_873_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_874_-_queli.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_875_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_876_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_877_-_queli.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_878_-_queli.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_879_-_queli.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_880_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_881_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_882_-_eber.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_883_-_queli.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_884_-_queli.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_885_-_queli.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_886_-_queli.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_887_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_888_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/19/mocao_45_-_igor.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/20/mocao_46_-_eber.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/24/mocao_47_-_igor_e_clovis.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/51/mocao_48_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/52/mocao_49_-_eber.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/53/mocao_50_-_eber.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mocao_051_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/85/mocao_052_-_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_053_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/114/mocao_054_-ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/121/mocao_055-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/122/mocao_056_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/123/mocao_057_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/124/mocao_058_-_ver.ivete.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/160/mocao_059_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/180/mocao_060_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/186/mocao_061_-_ver._i_vete.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/195/mocao_062_-_banacada_parlamentar_pl.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/207/mocao_063_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/228/mocao_064_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mocao_65_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/304/mocao_66_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/455/mocao_67_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_60_verbal_-_votode_pesar_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/55/requerimento_61_voto_de_pesar_nilza_-_igor_e_cleir.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/56/requerimento_62_voto_de_pesar_idalicia_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_63_-_eber.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_64_-_eber.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/59/requerimento_65_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/63/requerimento_66__voto_de_pesar_ver._igor_ardais.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_67_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_68_-_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_69_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_-_voto_de_pesar_-_ver_eber._barcelos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_-_voto_de_pesas-_ver_eber_-_martines.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_72-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/110/requerimento_73_-_voto_de_pesar_-_jose_antonio_goulart_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/111/requerimento_74_-_voto_de_louvor_centro_espirita_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_75-_voto_de_louvor_ctg_rincao_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_76-_voto_de_louvor_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento77_-_voto_de_pesar_jose_carlos_conceicao_-_ver.emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_78_-_voto_de_pesar_sinval_marques_-_ver._emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_79_-_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/181/requerimento_80_-_voto_de_louvor_colegio_sao_patricio__ver._eber.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_81_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/200/requerimento_82_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_83_-_ver._emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/217/requerimento_84__ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/218/requeirmento_85__voto_de_pesar_gerson_medeiros_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/219/requerimento_86_-_leonardo_betin_-_atestado_medico.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_87_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_88_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_89_-_igor_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/230/requerimento_90_-_queli.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_91_-_igor_-_voto_de_pesar_adao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_92_-_plenario_-_voto_de_pesar_luiz_arnaldo_pires.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_93_-_cleir_fagundes.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_94_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_95_-_cleir_-_voto_de_pesar_delamar.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_96_-_igor_-_voto_de_pesar_jose_henrique_carpes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_97_-_mesa_diretora_-_voto_de_pesar_pedro_lopes.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/292/requerimento_98_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_99_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_100_-_igor.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_101_-_emerson_-_voto_de_pesar_marli_soares.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_102_-_cesar_-_voto_de_pesar_argeu_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_103_-_cesar_-_voto_de_pesar_pedro_paulo_moreira_maurente.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/358/requerimento_104_-_queli_voto_de_pesar_teresinha_manente.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_105_-_igor_-__voto_de_pesar_paulo_borges.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/380/requerimento_106_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_107_-_queli.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_108_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_109_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_110_-_queli.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_111_-_eber_voto_de_pesar_aos_familiares_da_sr.a_nidia_vicosa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_112_-_eber.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_113_-_eber.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_114_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_115_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/506/requerimento_116_-_igor.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_117_-_lauro_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_118_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_119_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_120_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/546/requerimento_121_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_122_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/557/requerimento_123_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/558/requerimento_124_-_igor.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_125_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_de_info_53_-_eber.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/45/pedido_de_info_54_-_queli.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/86/pedido_de_informacao_55_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pedido_de_informacao_56_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pedido_de_informacao_57_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_informacao__58_-_ver_._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pedido_de_informacao_59_-ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pedido_de_informacao_60-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pedido_de_informacao_61_-_ver_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/155/pedido_de_informacao_62_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/156/pedido_de_in_formacao_63_-_ver._leonardo_betin.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_informacao_64_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_informacao_65_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_de_informacao_066_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/198/pedido_de_informacao_67_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pedido_de_informacao_68_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_informacao_69_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/282/pedido_de_informacao_70_-_queli.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pedido_de_informacao_71_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/397/pedido_de_informacao_72_-_queli.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/404/pedido_de_informacao_73_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/411/pedido_de_informacao_74_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/479/pedido_de_informacao_75_-_queli.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_pl_12_2020_ol_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/26/pl_19__-_sapl.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/21/projeto_de_lei_20-2020_somente.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/23/pl_21_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/174/pl_22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/90/pl_24_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/91/pl_25_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/129/pl_26_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/130/pl_27_2020_oe_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/157/projeto_de_lei_028_-2020_oe.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/158/pl_29_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/159/pl_30_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/242/pl_31_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/266/pl_32_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/268/plei_no_033-2020_-_abre_credito_especial_por_reducao_-_valor_r_4.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/269/plei_no_034-2020_-_abre_credito_suplementar_por_reducao_-_valor_r_800.00000_-_planejamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/356/projeto_de_lei_no_35_-_oe.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_36_-_oe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/413/projeto_de_lei__no_037-_oe_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/414/projeto_de_lei_no_38_-_oe_-_loa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/449/projeto_de_lei__no_39_-_oe.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/386/pl_35_2020_oe_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/387/pl_no_036_2020_oe_-_indenizar_encargos_bancarios_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/450/plei_no_037-2020_-_dispoe_sobre_as_diretrizes_orcamentarias_-_ldo_2021_-_com_anexos_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/451/plei_no_038-2020_-_estima_a_receita_e_fixa_a_despesa_-_exercicio_financeiro_2021_-_loa_com_anexos_-_mensagem_retificativa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/116/pl_04_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/68/pl_12_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/27/pl_13_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/117/pl_14_-_ol.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/245/pl_16_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/293/pl_017_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/294/projeto_de_lei_n.o_18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/295/projeto_de_lei_n.o_19.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/296/projeto_de_lei_n.o_20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/298/projeto_de_lei_n.o_21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_n.o_22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pl_altera_2554.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/481/emenda_retificativa_01_ver._cesar_pl_19_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/482/emenda_retificativa_02_ver_cesar_pl_20_2020_ol.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pl_232020_-_ol_-_altera_2554.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/527/projeto_de_decreto_legislativo_02_2020_-_concede_medalha_cidade_de_itaqui.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/528/projeto_de_decreto_legislativo_03_2020_-_concede_comenda_filho_ilustre.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_decreto_legislativo_04_2020_-_concede_titulo_de_cidadao_itaquiense.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/243/projeto_de_resolucao_06_2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/299/pr_07.2020_-_ol.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/381/emenda_modificativa_pl_34_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/469/emenda_modificativa_queli_pl_372020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/470/emenda_modificativa_queli_pl_382020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/480/emenda_modificativa_ver_emerson_pl_38_2020_oe.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_485_-_igor.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_486_-_igor.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_487_-_igor.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_488_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_489_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_490_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_491_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_492_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_493_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_494_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/13/indicacao_495_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_496_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_497_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_498_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/17/indicacao_499_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_500_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao_501_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_502_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_503_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_504_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_505_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_506_-_igor.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_507_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_508_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_509_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_510_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_511_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_512_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_513_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_514_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/42/indicacao_515_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_516_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/44/indicacao_517_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_519_-_eber.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_520_-_eber.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_521_-_eber.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_522_-_eber.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/50/indicacao_523_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_524_-__queli.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_525_-_queli.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_526_-_queli.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/65/indicacao_528_-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_529_-_ver_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/67/indicacao_530_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_531_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_532_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/71/indicacao_533_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/72/indicacao_534_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/73/indicacao_535_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/74/indicacao_536-_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_537-_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_538_ver_clovis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_539_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_540_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/79/indicacao_541_-_ver_leonardo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/80/indicacao_542_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/81/indicacao_543_-_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/82/indicacao_544_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_545_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/95/indicacao_546_-_eber_escobar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/96/indicacao_547_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_548_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_549_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_550_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_551-_ver.ivete.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_552_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_553_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_554_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/104/ndicacao_555_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/105/indicacao_556_-_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_557_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_558_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_559_-_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/118/indicacao_560_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/119/indicacao_561-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/120/indicacao_562_-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_563_-_ver.queli.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_564_-_ver.queli.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/133/indicacao_565_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/134/indicacao_566-_ver.emerson.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/135/indicacao_567_-_ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/136/indicacao_568_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/137/indicacao_569_-_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/138/indicacao_570_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/139/indicacao_571_-_ver_leonardo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/140/indicacao_572_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_573-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/142/indicacao_574_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/143/indicacao_575_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/144/indicacao_576_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_577_-ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/146/indicacao_578_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/147/indicacao_579_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/151/indicacao_580_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/152/indicacao_581_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/153/indicacao_582_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/161/indicacao_583_-_ver.lauro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/162/indicacao_584_-_ver.lauro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/164/indicacao_586_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/165/indicacao_587_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/166/indicacao_588_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/167/indicacao_589_-_ver.cleir.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/168/indicacao_590_-_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/169/indicacao_591_-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/170/indicacao_592_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/171/indicacao_593_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/176/indicacao_594_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/177/indicacao_595_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/178/indicacao_596_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/179/indicacao_597_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/182/indicacao_598_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/183/indicacao_599_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/184/indicacao_600__ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/185/indicacao_601_-_ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/187/indicacao_602_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_603_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_604_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/190/indicacao_605_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/191/indicacao_606-_ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/192/indicacao_607_-_ver._lauro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_608_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_609_-_ver._lauro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/199/indicacao_610_-_ver._cesar_anexo_ante_projeto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/201/indicacao_611_ver.emerson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/202/indicacao_612_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/203/indicacao_613_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/204/indicacao_614_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/205/indicacao_615_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/208/indicacao_616_ver_queli.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/209/indicacao_617_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/210/indicacao_618_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/211/indicacao_619__ver_queli.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/212/indicacao_620_ver._cleir.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/213/indicacao_621_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/214/indicacao_622_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/215/indicacao_623_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/216/indicacao_624_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/221/indicacao_625__-_ivete.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/222/indicacao_626__-_ivete.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/223/indicacao_627_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/224/indicacao_628_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/232/indicacao--629_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/233/indicacao_630_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/234/indicacao_631_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/235/-_indicacao_-_632_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/236/indicacao__633_-_eber.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/237/indicacao__634_-_queli.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/238/indicacao__635_-_queli.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/239/indicacao_636_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/240/indicacao_637_-cesar.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/241/indicacao_638_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/247/indicacao_639_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/248/indicacao_640_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/249/indicacao_641_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/250/indicacao_642_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/251/indicacao_643_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/252/indicacao_644_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/253/indicacao_645_-cesar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/254/indicacao_646_-cesar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/255/indicacao_647_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/256/indicacao_648_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/257/indicacao_649_-_queli.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/258/indicacao_650_-_queli.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/259/indicacao_651_-_queli.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/260/indicacao_652_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/261/indicacao_653_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/262/indicacao_654_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/263/indicacao_655_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/273/indicacao_657_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/274/indicacao_658_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/275/indicacao_659_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_660_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_661_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_662_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_663_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_664_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_665_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_666_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_667_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_668_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao_669_-_queli.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_670_-_queli.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_671_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_672_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_673_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/291/indicacao_674_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_675_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_676_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/302/indicacao_677_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/306/indicacao_678_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/307/indicacao_679_-_queli.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/308/indicacao_680_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/309/indicacao_681_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/310/indicacao_682_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/311/indicacao_683_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/312/indicacao_684_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/313/indicacao_685_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/314/indicacao_686_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/315/indicacao_687_-_queli.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/316/indicacao_688_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/317/indicacao_689_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/318/indicacao_690_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/319/indicacao_691_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/320/indicacao_692_-_ivete_nova.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/321/indicacao_693_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/323/indicacao_694_-_eber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/324/indicacao_695_-_eber.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/325/indicacao_696_-_eber.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/326/indicacao_697_-_eber.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/327/indicacao_698_-_eber.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/328/indicacao_699_-_eber.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/329/indicacao_700_-_eber.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/330/indicacao_701_-_eber.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/331/indicacao_702_-_eber.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/332/indicacao_703_-_eber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/333/indicacao_704_-_eber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/334/indicacao_705_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/335/indicacao_706_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/336/indicacao_707_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/339/indicacao_708_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/340/indicacao_709_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/341/indicacao_710_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/342/indicacao_711_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/343/indicacao_712_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/344/indicacao_713_-_queli.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/345/indicacao_714_-_queli.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/346/indicacao_715_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/347/indicacao_716_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/348/indicacao_717_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/350/indicacao_719_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/351/indicacao_720_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/352/indicacao_721_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/353/indicacao_722_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/359/indicacao_723_-_queli.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/360/indicacao_724_-_queli.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/361/indicacao_725_-_queli.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/362/indicacao_726_-_queli.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/363/indicacao_727_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/364/indicacao_728_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/365/indicacao_729_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/366/indicacao_730_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/367/indicacao_731_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_732_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_733_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/371/indicacao_734_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/372/indicacao_735_-_queli.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/373/indicacao_736_-_queli.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/374/indicacao_737_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/375/indicacao_738_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/376/indicacao_739_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/377/indicacao_740_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/378/indicacao_741_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/379/indicacao_742_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/382/indicacao_743_-_queli.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/383/indicacao_744_-_queli.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_745_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_746_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_747_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/389/indicacao_748_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/390/indicacao_749_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/391/indicacao_750_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/392/indicacao_751_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/393/indicacao_752_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_753_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/396/indicacao_755_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/399/indicacao_756_-_eber.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/400/indicacao_757_-_eber.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/401/indicacao_758_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/402/indicacao_759_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/403/indicacao_760_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/405/indicacao_761_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/406/indicacao_762_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/407/indicacao_763_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/409/indicacao_765_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/410/indicacao_766_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/412/indicacao_767_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/415/indicacao_768_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/416/indicacao_769_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/417/indicacao_770_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/418/indicacao_771_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/419/indicacao_772_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/420/indicacao_773_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/422/indicacao_774_-_queli.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/423/indicacao_775_-_queli.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_776_-_queli.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/425/indicacao_777_-_queli.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_778_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/427/indicacao_779_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_780_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/429/indicacao_781_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_782_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_783_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_784_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_785_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_786_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/435/indicacao_787_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/436/indicacao_788_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/437/indicacao_789_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/438/indicacao_790_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/439/indicacao_791_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/440/indicacao_792_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/441/indicacao_793_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/442/indicacao_794_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/443/indicacao_795_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/444/indicacao_796_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/445/indicacao_797_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_798_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_799_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_800_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_801_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/453/indicacao_802_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/454/indicacao_803_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/456/indicacao_804_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/457/indicacao_805_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_806_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/459/indicacao_807_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/460/indicacao_808_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_809_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_810_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_811_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_812_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_813_-_queli.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_814_-_queli.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_815_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_816_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/472/indicacao_817_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/473/indicacao_818_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_819_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/475/indicacao_820_-_queli.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_821_-_queli.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_822_-_queli.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/478/indicacao_823_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/485/indicacao_824_-_ivete_bancada_ptb.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_825_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_826_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_827_-_queli.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_828_-_queli.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_829_-_queli.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/491/indicacao_830_-_queli.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/492/indicacao_831_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_832_-_emerson_bancada_ptb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/494/indicacao_833_-_eber.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/495/indicacao_834_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/496/indicacao_835_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_836_-_queli.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/501/indicacao_837__-_emerson_titulo_de_cidadao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_838_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/504/indicacao_839_-_comenda_filho_ilustre_de_itaqui_-_pl.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/505/indicacao_840_-_titulo_cidadao_itaquiense_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_841__-_comenda_filho_ilustre_de_itaqui_-_pp.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_842_-_cidade_de_itaqui_-_pp.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_843_-_cidade_de_itaqui_-_pl.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_844__-_titulo_de_cidadao_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_845_-_queli.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_846_-_queli.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/515/indicacao_847_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/516/indicacao_848_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_849_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_850_-_titulo_de_cidadao_-_igor.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_851-_ivete.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_852_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_854__-_titulo_de_cidadao_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_855__-_titulo_de_cidadao_-_clovis.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_856_-_comenda_filho_ilustre_de_itaqui_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_857__-_titulo_de_cidadao_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_858_-_cidade_de_itaqui_-_mdb.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/530/indicacao_859_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/532/indicacao_860_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/533/indicacao_861_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/534/indicacao_862_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_863_-_eber.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/536/indicacao_864_-_eber.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_865_-_eber.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/538/indicacao_866_-_queli.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_867_-_queli.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_868_-_queli.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_869_-_queli.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_870_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_871_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/547/indicacao_872_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_873_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/549/indicacao_874_-_queli.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/550/indicacao_875_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/551/indicacao_876_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/552/indicacao_877_-_queli.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/553/indicacao_878_-_queli.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/554/indicacao_879_-_queli.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/559/indicacao_880_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/560/indicacao_881_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/561/indicacao_882_-_eber.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/562/indicacao_883_-_queli.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/563/indicacao_884_-_queli.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/564/indicacao_885_-_queli.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/565/indicacao_886_-_queli.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/566/indicacao_887_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/567/indicacao_888_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/19/mocao_45_-_igor.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/20/mocao_46_-_eber.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/24/mocao_47_-_igor_e_clovis.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/51/mocao_48_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/52/mocao_49_-_eber.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/53/mocao_50_-_eber.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/84/mocao_051_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/85/mocao_052_-_ver_cesar.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_053_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/114/mocao_054_-ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/121/mocao_055-_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/122/mocao_056_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/123/mocao_057_-_ver_ivete.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/124/mocao_058_-_ver.ivete.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/160/mocao_059_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/180/mocao_060_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/186/mocao_061_-_ver._i_vete.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/195/mocao_062_-_banacada_parlamentar_pl.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/207/mocao_063_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/228/mocao_064_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/271/mocao_65_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/304/mocao_66_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/455/mocao_67_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/25/requerimento_60_verbal_-_votode_pesar_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/55/requerimento_61_voto_de_pesar_nilza_-_igor_e_cleir.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/56/requerimento_62_voto_de_pesar_idalicia_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_63_-_eber.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_64_-_eber.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/59/requerimento_65_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/63/requerimento_66__voto_de_pesar_ver._igor_ardais.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/87/requerimento_67_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/88/requerimento_68_-_ver_emerson.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/89/requerimento_69_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/92/requerimento_-_voto_de_pesar_-_ver_eber._barcelos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/93/requerimento_-_voto_de_pesas-_ver_eber_-_martines.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/109/requerimento_72-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/110/requerimento_73_-_voto_de_pesar_-_jose_antonio_goulart_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/111/requerimento_74_-_voto_de_louvor_centro_espirita_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/112/requerimento_75-_voto_de_louvor_ctg_rincao_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/113/requerimento_76-_voto_de_louvor_-_ver_cleir.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento77_-_voto_de_pesar_jose_carlos_conceicao_-_ver.emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_78_-_voto_de_pesar_sinval_marques_-_ver._emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/175/requerimento_79_-_bancada_pp.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/181/requerimento_80_-_voto_de_louvor_colegio_sao_patricio__ver._eber.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/196/requerimento_81_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/200/requerimento_82_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/206/requerimento_83_-_ver._emerson_ramos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/217/requerimento_84__ver._emerson.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/218/requeirmento_85__voto_de_pesar_gerson_medeiros_-_ver_igor.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/219/requerimento_86_-_leonardo_betin_-_atestado_medico.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/225/requerimento_87_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/226/requerimento_88_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/227/requerimento_89_-_igor_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/230/requerimento_90_-_queli.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/231/requerimento_91_-_igor_-_voto_de_pesar_adao.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/244/requerimento_92_-_plenario_-_voto_de_pesar_luiz_arnaldo_pires.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/246/requerimento_93_-_cleir_fagundes.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/265/requerimento_94_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/267/requerimento_95_-_cleir_-_voto_de_pesar_delamar.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/270/requerimento_96_-_igor_-_voto_de_pesar_jose_henrique_carpes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/272/requerimento_97_-_mesa_diretora_-_voto_de_pesar_pedro_lopes.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/292/requerimento_98_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/303/requerimento_99_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/322/requerimento_100_-_igor.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/338/requerimento_101_-_emerson_-_voto_de_pesar_marli_soares.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/354/requerimento_102_-_cesar_-_voto_de_pesar_argeu_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/355/requerimento_103_-_cesar_-_voto_de_pesar_pedro_paulo_moreira_maurente.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/358/requerimento_104_-_queli_voto_de_pesar_teresinha_manente.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/369/requerimento_105_-_igor_-__voto_de_pesar_paulo_borges.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/380/requerimento_106_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/398/requerimento_107_-_queli.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_108_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/465/requerimento_109_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/483/requerimento_110_-_queli.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/484/requerimento_111_-_eber_voto_de_pesar_aos_familiares_da_sr.a_nidia_vicosa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/498/requerimento_112_-_eber.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/499/requerimento_113_-_eber.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/500/requerimento_114_-_ivete.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/502/requerimento_115_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/506/requerimento_116_-_igor.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/507/requerimento_117_-_lauro_-_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/508/requerimento_118_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/544/requerimento_119_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/545/requerimento_120_-_cleir.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/546/requerimento_121_-_lauro.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_122_-_emerson.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/557/requerimento_123_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/558/requerimento_124_-_igor.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_125_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/54/pedido_de_info_53_-_eber.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/45/pedido_de_info_54_-_queli.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/86/pedido_de_informacao_55_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/115/pedido_de_informacao_56_-_ver_eber.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/125/pedido_de_informacao_57_-_ver._ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/148/pedido_de_informacao__58_-_ver_._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/149/pedido_de_informacao_59_-ver._leonardo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/150/pedido_de_informacao_60-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/154/pedido_de_informacao_61_-_ver_ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/155/pedido_de_informacao_62_-_ver.ivete_piffero.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/156/pedido_de_in_formacao_63_-_ver._leonardo_betin.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/172/pedido_de_informacao_64_-_ver._cesar_klain.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/173/pedido_de_informacao_65_-_ver._ivete.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/197/pedido_de_informacao_066_-_ver._eber.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/198/pedido_de_informacao_67_-_ver._cesar.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/220/pedido_de_informacao_68_-_ver._queli.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/229/pedido_de_informacao_69_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/282/pedido_de_informacao_70_-_queli.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/297/pedido_de_informacao_71_-_cesar.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/397/pedido_de_informacao_72_-_queli.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/404/pedido_de_informacao_73_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/411/pedido_de_informacao_74_-_leonardo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/479/pedido_de_informacao_75_-_queli.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itaqui.rs.leg.br/media/sapl/public/materialegislativa/2020/305/autografo_pl_12_2020_ol_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H565"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>